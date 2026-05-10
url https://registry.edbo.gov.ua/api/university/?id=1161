--- v1 (2026-02-08)
+++ v2 (2026-05-10)
@@ -2094,54 +2094,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>61299</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I12" s="9"/>
+          <t>ДО 006876</t>
+        </is>
+      </c>
+      <c r="I12" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
@@ -2412,54 +2414,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>60661</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Товарознавство в митній справі</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I20" s="9"/>
+          <t>ДО 006875</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
@@ -2533,54 +2537,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>61298</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт вагонів</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>ДО 006877</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
@@ -3036,117 +3042,117 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>11</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>11</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -3168,51 +3174,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -3237,88 +3243,88 @@
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>56</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">