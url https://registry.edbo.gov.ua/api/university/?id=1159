--- v1 (2025-12-22)
+++ v2 (2026-05-19)
@@ -373,77 +373,73 @@
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>просп. Повітряних Сил, 28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>044 248 10 77, 248 10 76</t>
+          <t>+380442481076;</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>info@nuou.org.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
-      <c r="B18" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Начальник</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Коваль Михайло Володимирович</t>
         </is>
       </c>
     </row>
@@ -1067,51 +1063,51 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="G10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="H10" s="9"/>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>K10</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
@@ -2061,54 +2057,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>51990</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Фізичне виховання і спорт у Збройних Силах - З</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 21242</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
@@ -2266,98 +2264,100 @@
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>65145</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Педагогіка вищої військової школи</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H8" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>- 21231</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>47781</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Фізичне виховання і спорт у Збройних Силах - М</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H9" s="8" t="inlineStr">
         <is>
           <t>- 9221</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D10" s="3"/>
@@ -2849,55 +2849,55 @@
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>59669</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Бойове застосування, управління та забезпечення дій безпілотних авіаційних систем</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H21" s="8" t="inlineStr">
         <is>
-          <t>- 10608</t>
+          <t>- 20784</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46106</v>
+        <v>48030</v>
       </c>
       <c r="J21" s="8" t="inlineStr">
         <is>
           <t>УД 11019062</t>
         </is>
       </c>
       <c r="K21" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
@@ -2941,99 +2941,103 @@
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>64829</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Бойове застосування та управління діями військових частин Сил спеціальних операцій</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H23" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>- 20801</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t>УД 11019062</t>
         </is>
       </c>
       <c r="K23" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>64830</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Бойове застосування, управління та забезпечення дій безпілотних систем</t>
         </is>
       </c>
       <c r="G24" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H24" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>- 20802</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t>УД 11019062</t>
         </is>
       </c>
       <c r="K24" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
@@ -4291,55 +4295,55 @@
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>59670</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Організація логістичного забезпечення</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H53" s="8" t="inlineStr">
         <is>
-          <t>- 10609</t>
+          <t>- 20800</t>
         </is>
       </c>
       <c r="I53" s="9" t="n">
-        <v>46106</v>
+        <v>48030</v>
       </c>
       <c r="J53" s="8" t="inlineStr">
         <is>
           <t>УД 11006208</t>
         </is>
       </c>
       <c r="K53" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
@@ -4383,99 +4387,103 @@
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>64831</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Організація та ведення кіберборотьби</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H55" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I55" s="9"/>
+          <t>- 21381</t>
+        </is>
+      </c>
+      <c r="I55" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J55" s="8" t="inlineStr">
         <is>
           <t>УД 11006208</t>
         </is>
       </c>
       <c r="K55" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>64832</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Організація воєнно-історичної роботи у військах (силах)</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I56" s="9"/>
+          <t>- 21380</t>
+        </is>
+      </c>
+      <c r="I56" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J56" s="8" t="inlineStr">
         <is>
           <t>УД 11006208</t>
         </is>
       </c>
       <c r="K56" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
@@ -4518,54 +4526,56 @@
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>64835</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Організація соціальної роботи у військах (силах)</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I58" s="9"/>
+          <t>- 21379</t>
+        </is>
+      </c>
+      <c r="I58" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J58" s="8" t="inlineStr">
         <is>
           <t>УД 11006208</t>
         </is>
       </c>
       <c r="K58" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
@@ -4782,54 +4792,56 @@
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>87995</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Фізичне виховання і спорт у Збройних Силах - М</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H64" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I64" s="9"/>
+          <t>- 20973</t>
+        </is>
+      </c>
+      <c r="I64" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J64" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
@@ -4870,99 +4882,103 @@
         <is>
           <t>K5</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>75196</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Бойове застосування, управління та забезпечення дій безпілотних систем</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H66" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I66" s="9"/>
+          <t>- 20989</t>
+        </is>
+      </c>
+      <c r="I66" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J66" s="8" t="inlineStr">
         <is>
           <t>УД 11021436</t>
         </is>
       </c>
       <c r="K66" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>K5</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
         <v>75200</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Бойове застосування та управління діями військових частин Сил спеціальних операцій</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H67" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I67" s="9"/>
+          <t>- 20988</t>
+        </is>
+      </c>
+      <c r="I67" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J67" s="8" t="inlineStr">
         <is>
           <t>УД 11021436</t>
         </is>
       </c>
       <c r="K67" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>K5</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
@@ -5005,54 +5021,56 @@
         <is>
           <t>K5</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>75217</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Бойове застосування, управління та забезпечення дій безпілотних авіаційних систем</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H69" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I69" s="9"/>
+          <t>- 20987</t>
+        </is>
+      </c>
+      <c r="I69" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J69" s="8" t="inlineStr">
         <is>
           <t>УД 11021436</t>
         </is>
       </c>
       <c r="K69" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>K5</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
@@ -6040,54 +6058,56 @@
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
         <v>75214</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Організація логістичного забезпечення</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H92" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I92" s="9"/>
+          <t>- 20990</t>
+        </is>
+      </c>
+      <c r="I92" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J92" s="8" t="inlineStr">
         <is>
           <t>УД 11006208</t>
         </is>
       </c>
       <c r="K92" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
@@ -7304,51 +7324,51 @@
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>37116</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H120" s="8" t="inlineStr">
         <is>
           <t>- 9057</t>
         </is>
       </c>
       <c r="I120" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J120" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D121" s="3"/>
@@ -7392,51 +7412,51 @@
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
         <v>37118</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H122" s="8" t="inlineStr">
         <is>
           <t>- 9058</t>
         </is>
       </c>
       <c r="I122" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J122" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K122" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D123" s="3"/>
@@ -7482,51 +7502,51 @@
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>46960</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H124" s="8" t="inlineStr">
         <is>
           <t>- 9060</t>
         </is>
       </c>
       <c r="I124" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J124" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D125" s="3"/>