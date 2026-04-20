--- v2 (2026-03-04)
+++ v3 (2026-04-20)
@@ -23,54 +23,54 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$10</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$3</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$8</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$14</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$65</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$72</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$34</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -633,51 +633,51 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Центр довузівської та фахової підготовки іноземних громадян</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:A10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="45"/>
     <col collapsed="false" hidden="false" max="1024" min="4" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Рівень освіти/ Освітній ступінь</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Обсяг
 (на рік)</t>
         </is>
       </c>
@@ -695,68 +695,83 @@
       </c>
       <c r="B2" s="6" t="n">
         <v>190</v>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 01.07.2021 № 81-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>другий (магістерський) рівень</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>114</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 01.07.2021 № 81-л</t>
         </is>
       </c>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>третій (освітньо-науковий) рівень</t>
+        </is>
+      </c>
+      <c r="B4" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>Наказ МОН від 01.07.2021 № 81-л</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:C3"/>
+  <autoFilter ref="A1:C4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Рівень освіти/ Освітній ступінь</t>
         </is>
       </c>
@@ -1012,52 +1027,89 @@
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
           <t>УП 14010738</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
         <v>46204</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.02.2021 № 17-л</t>
         </is>
       </c>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B8" s="7" t="inlineStr">
+        <is>
+          <t>081</t>
+        </is>
+      </c>
+      <c r="C8" s="3" t="inlineStr">
+        <is>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3" t="inlineStr">
+        <is>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="F8" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="G8" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H8" s="9"/>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>Наказ МОН від 22.02.2021 № 19-л</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:I7"/>
+  <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L14"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -1714,51 +1766,51 @@
       </c>
       <c r="K14" s="9"/>
       <c r="L14" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 03.06.2014 протокол № 109, наказ МОН від 11.06.2014 № 2323л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K65"/>
+  <dimension ref="A1:K72"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -2258,54 +2310,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>46232</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>- 20212</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
@@ -2336,54 +2390,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>46230</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>- 20214</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
@@ -4461,52 +4517,353 @@
         <v>88085</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Креативний туризм і дестинаційний менеджмент</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H65" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I65" s="9"/>
       <c r="J65" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B66" s="7" t="inlineStr">
+        <is>
+          <t>051</t>
+        </is>
+      </c>
+      <c r="C66" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
+      <c r="D66" s="3"/>
+      <c r="E66" s="6" t="n">
+        <v>46240</v>
+      </c>
+      <c r="F66" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
+      <c r="G66" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H66" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I66" s="9"/>
+      <c r="J66" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K66" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B67" s="7" t="inlineStr">
+        <is>
+          <t>073</t>
+        </is>
+      </c>
+      <c r="C67" s="3" t="inlineStr">
+        <is>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D67" s="3"/>
+      <c r="E67" s="6" t="n">
+        <v>46241</v>
+      </c>
+      <c r="F67" s="3" t="inlineStr">
+        <is>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="G67" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H67" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I67" s="9"/>
+      <c r="J67" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K67" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B68" s="7" t="inlineStr">
+        <is>
+          <t>075</t>
+        </is>
+      </c>
+      <c r="C68" s="3" t="inlineStr">
+        <is>
+          <t>Маркетинг</t>
+        </is>
+      </c>
+      <c r="D68" s="3"/>
+      <c r="E68" s="6" t="n">
+        <v>46242</v>
+      </c>
+      <c r="F68" s="3" t="inlineStr">
+        <is>
+          <t>Маркетинг</t>
+        </is>
+      </c>
+      <c r="G68" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H68" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I68" s="9"/>
+      <c r="J68" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K68" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B69" s="7" t="inlineStr">
+        <is>
+          <t>076</t>
+        </is>
+      </c>
+      <c r="C69" s="3" t="inlineStr">
+        <is>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
+        </is>
+      </c>
+      <c r="D69" s="3"/>
+      <c r="E69" s="6" t="n">
+        <v>46243</v>
+      </c>
+      <c r="F69" s="3" t="inlineStr">
+        <is>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
+        </is>
+      </c>
+      <c r="G69" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H69" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I69" s="9"/>
+      <c r="J69" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K69" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B70" s="7" t="inlineStr">
+        <is>
+          <t>081</t>
+        </is>
+      </c>
+      <c r="C70" s="3" t="inlineStr">
+        <is>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="D70" s="3"/>
+      <c r="E70" s="6" t="n">
+        <v>46239</v>
+      </c>
+      <c r="F70" s="3" t="inlineStr">
+        <is>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="G70" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H70" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I70" s="9"/>
+      <c r="J70" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K70" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B71" s="7" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="C71" s="3" t="inlineStr">
+        <is>
+          <t>Соціальне забезпечення</t>
+        </is>
+      </c>
+      <c r="D71" s="3"/>
+      <c r="E71" s="6" t="n">
+        <v>46244</v>
+      </c>
+      <c r="F71" s="3" t="inlineStr">
+        <is>
+          <t>Соціальне забезпечення</t>
+        </is>
+      </c>
+      <c r="G71" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H71" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I71" s="9"/>
+      <c r="J71" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K71" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B72" s="7" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="C72" s="3" t="inlineStr">
+        <is>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D72" s="3"/>
+      <c r="E72" s="6" t="n">
+        <v>80909</v>
+      </c>
+      <c r="F72" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
+      <c r="G72" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H72" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I72" s="9"/>
+      <c r="J72" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K72" s="9"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K65"/>
+  <autoFilter ref="A1:K72"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -4797,51 +5154,51 @@
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -4863,84 +5220,84 @@
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>25</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>17</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -4959,54 +5316,54 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
@@ -5025,87 +5382,87 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
@@ -5127,51 +5484,51 @@
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>21</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
@@ -5259,84 +5616,84 @@
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -5586,84 +5943,84 @@
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I34"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>