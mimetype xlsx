--- v2 (2026-02-21)
+++ v3 (2026-05-16)
@@ -1338,100 +1338,100 @@
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
         <v>29728</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t>- 651</t>
+          <t>- 20147</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>29729</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>- 650</t>
+          <t>- 20148</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D4" s="3"/>
@@ -1506,54 +1506,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>54327</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Реставрація творів мистецтва</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I6" s="9"/>
+          <t>- 20146</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
@@ -2294,121 +2296,121 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>82</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>