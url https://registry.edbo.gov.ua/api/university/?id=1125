--- v2 (2026-02-09)
+++ v3 (2026-04-16)
@@ -1586,51 +1586,51 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>27</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
@@ -1652,51 +1652,51 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>