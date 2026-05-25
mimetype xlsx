--- v3 (2026-03-31)
+++ v4 (2026-05-25)
@@ -2984,84 +2984,84 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>16</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
@@ -3083,51 +3083,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
@@ -3149,51 +3149,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>