--- v0 (2026-01-07)
+++ v1 (2026-04-05)
@@ -2194,55 +2194,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>44325</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп`ютерних систем і мереж</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДО 003960</t>
+          <t>ДО 006888</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
@@ -2436,55 +2436,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>44319</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Обслуговування інтелектуальних інтегрованих систем</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>ДО 003964</t>
+          <t>ДО 006887</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -3017,84 +3017,84 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -3116,84 +3116,84 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
@@ -3248,84 +3248,84 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>