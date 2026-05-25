--- v1 (2026-04-05)
+++ v2 (2026-05-25)
@@ -2477,54 +2477,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>59586</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Обслуговування інтелектуальних інтегрованих систем</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>ДО 007175</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -2598,54 +2600,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>74289</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп`ютерних систем і мереж</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>ДО 007173</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
@@ -2832,54 +2836,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>74286</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Обслуговування інтелектуальних інтегрованих систем</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I30" s="9"/>
+          <t>ДО 007174</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
@@ -3050,51 +3056,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -3149,84 +3155,84 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
@@ -3281,51 +3287,51 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>