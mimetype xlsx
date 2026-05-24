--- v2 (2026-02-14)
+++ v3 (2026-05-24)
@@ -1618,55 +1618,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>40424</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>КО 000561</t>
+          <t>КО 007357</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
@@ -1794,55 +1794,55 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
         <v>40440</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>КО 000564</t>
+          <t>КО 007358</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D11" s="3"/>
@@ -2188,51 +2188,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>