--- v1 (2026-02-22)
+++ v2 (2026-05-03)
@@ -21,51 +21,51 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$34</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$18</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -314,51 +314,51 @@
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Міністерство молоді та спорту України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>61058</t>
+          <t>61022</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
@@ -374,51 +374,51 @@
         <is>
           <t>м. Харків</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Клочківська, 99</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+38 (057) 705-23-01</t>
+          <t>+38(057)-705-23-01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>office.rector@khdafkdo.com.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://khdafk.com.ua</t>
         </is>
@@ -794,51 +794,51 @@
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>66</v>
       </c>
       <c r="G4" s="8" t="inlineStr">
         <is>
           <t>АД 21000074</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
@@ -1110,174 +1110,174 @@
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>40690</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Тренерська діяльність в обраному виді спорту</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t>АД 21000073</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>40692</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Фітнес та рекреація</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t>АД 21000073</t>
         </is>
       </c>
       <c r="K4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>40693</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент у спортивній діяльності</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t>АД 21000073</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>63082</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Організаційна, промоутерська та агентська діяльність у сфері спорту</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t>АД 21000073</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>35044</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -1391,51 +1391,51 @@
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>39983</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t>АД 21000074</t>
         </is>
       </c>
       <c r="K10" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>57997</v>
@@ -1733,270 +1733,270 @@
       <c r="E18" s="6" t="n">
         <v>40694</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Тренувальна діяльність в обраному виді спорту</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t>АД 21000075</t>
         </is>
       </c>
       <c r="K18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>40698</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Фітнес та рекреація</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t>АД 21000075</t>
         </is>
       </c>
       <c r="K19" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>40728</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Фізичне виховання та спорт у закладах вищої освіти</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t>АД 21000075</t>
         </is>
       </c>
       <c r="K20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>54442</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Фізкультурно-спортивна реабілітація</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="8" t="inlineStr">
         <is>
           <t>АД 21000075</t>
         </is>
       </c>
       <c r="K21" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>63083</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Організація та керівництво спортивною діяльністю</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t>АД 21000075</t>
         </is>
       </c>
       <c r="K22" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>63457</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Реабілітаційна та кризова психологія</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H23" s="8" t="inlineStr">
         <is>
-          <t>- 16222</t>
+          <t>- 20246</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46197</v>
+        <v>46470</v>
       </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
@@ -2414,122 +2414,122 @@
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>48072</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H33" s="8" t="inlineStr">
         <is>
           <t>- 2114</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>74515</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t>- 18478</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K34"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -2780,51 +2780,51 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -2916,51 +2916,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
@@ -3042,180 +3042,147 @@
       </c>
       <c r="E15" s="6" t="n">
         <v>16</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D16" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D16" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E16" s="6" t="n">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I19"/>
+  <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>