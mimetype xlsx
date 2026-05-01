--- v2 (2026-03-10)
+++ v3 (2026-05-01)
@@ -29,51 +29,51 @@
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПТО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$3</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$230</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$198</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$159</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -2027,51 +2027,51 @@
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D3" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K230"/>
+  <dimension ref="A1:K198"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -4299,54 +4299,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>53703</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Тепличне господарство</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I53" s="9"/>
+          <t>- 20775</t>
+        </is>
+      </c>
+      <c r="I53" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
@@ -6465,54 +6467,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
         <v>78975</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
           <t>Тепличне господарство</t>
         </is>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I105" s="9"/>
+          <t>- 20946</t>
+        </is>
+      </c>
+      <c r="I105" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K105" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
@@ -6759,5422 +6763,3934 @@
           <t>Туризм</t>
         </is>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I112" s="9"/>
       <c r="J112" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
-[...2 lines deleted...]
-      <c r="D113" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D113" s="3" t="inlineStr">
+        <is>
+          <t>Фізика та астрономія</t>
+        </is>
+      </c>
       <c r="E113" s="6" t="n">
-        <v>29003</v>
+        <v>61130</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта та англійська мова</t>
+          <t>Середня освіта (Фізика, астрономія та інформатика)</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H113" s="8" t="inlineStr">
         <is>
-          <t>УД 06007734</t>
+          <t>- 9311</t>
         </is>
       </c>
       <c r="I113" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J113" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>013</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>29611</v>
+        <v>7928</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта та англійська мова</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H114" s="8" t="inlineStr">
         <is>
-          <t>УД 06006902</t>
+          <t>УД 06008484</t>
         </is>
       </c>
       <c r="I114" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J114" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D115" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="E115" s="6" t="n">
-        <v>61123</v>
+        <v>53618</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
-          <t>Англійська та німецька мови й зарубіжна література в закладах освіти</t>
+          <t>Cлов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H115" s="8" t="inlineStr">
         <is>
-          <t>- 9750</t>
+          <t>- 9582</t>
         </is>
       </c>
       <c r="I115" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J115" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K115" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>61126</v>
+        <v>53617</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
-          <t>Англійська та французька мови й зарубіжна література в закладах освіти</t>
+          <t>Психологія. Психічне здоров`я особи та спільноти</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H116" s="8" t="inlineStr">
         <is>
-          <t>- 9751</t>
+          <t>- 6427</t>
         </is>
       </c>
       <c r="I116" s="9" t="n">
-        <v>47665</v>
+        <v>47300</v>
       </c>
       <c r="J116" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K116" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Дошкільна освіта</t>
+        </is>
+      </c>
+      <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>57817</v>
+        <v>78880</v>
       </c>
       <c r="F117" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Біологія та здоров’я людини)</t>
+          <t>Дошкільна освіта та англійська мова</t>
         </is>
       </c>
       <c r="G117" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H117" s="8" t="inlineStr">
         <is>
-          <t>- 9755</t>
+          <t>УД 06007734</t>
         </is>
       </c>
       <c r="I117" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J117" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K117" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Початкова освіта</t>
+        </is>
+      </c>
+      <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>53609</v>
+        <v>78881</v>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Географія)</t>
+          <t>Початкова освіта та англійська мова</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H118" s="8" t="inlineStr">
         <is>
-          <t>- 6406</t>
+          <t>УД 06006902</t>
         </is>
       </c>
       <c r="I118" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J118" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K118" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D119" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E119" s="6" t="n">
-        <v>29294</v>
+        <v>78871</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
-          <t>Інформатика в закладах освіти</t>
+          <t>Англійська та німецька мови й зарубіжна література в закладах освіти</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H119" s="8" t="inlineStr">
         <is>
-          <t>УД 06007738</t>
+          <t>- 15187</t>
         </is>
       </c>
       <c r="I119" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J119" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K119" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D120" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E120" s="6" t="n">
-        <v>64225</v>
+        <v>78872</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Історія та громадянська освіта)</t>
+          <t>Англійська та французька мови й зарубіжна література в закладах освіти</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H120" s="8" t="inlineStr">
         <is>
-          <t>- 19437</t>
+          <t>- 15186</t>
         </is>
       </c>
       <c r="I120" s="9" t="n">
-        <v>46379</v>
+        <v>47665</v>
       </c>
       <c r="J120" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D121" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E121" s="6" t="n">
-        <v>29298</v>
+        <v>78902</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Математика та інформатика)</t>
+          <t>Середня освіта (Біологія та здоров’я людини)</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H121" s="8" t="inlineStr">
         <is>
-          <t>УД 06006903</t>
+          <t>- 15183</t>
         </is>
       </c>
       <c r="I121" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J121" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K121" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D122" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E122" s="6" t="n">
-        <v>29675</v>
+        <v>78906</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література, англійська мова в закладах освіти</t>
+          <t>Середня освіта (Географія)</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H122" s="8" t="inlineStr">
         <is>
-          <t>УД 06008480</t>
+          <t>- 15184</t>
         </is>
       </c>
       <c r="I122" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J122" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K122" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D123" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E123" s="6" t="n">
-        <v>61130</v>
+        <v>78892</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Фізика, астрономія та інформатика)</t>
+          <t>Інформатика в закладах освіти</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H123" s="8" t="inlineStr">
         <is>
-          <t>- 9311</t>
+          <t>УД 06007738</t>
         </is>
       </c>
       <c r="I123" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J123" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K123" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D124" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E124" s="6" t="n">
-        <v>27157</v>
+        <v>78885</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Фізична культура)</t>
+          <t>Середня освіта (Історія та громадянська освіта)</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H124" s="8" t="inlineStr">
         <is>
-          <t>- 3799</t>
+          <t>- 19616</t>
         </is>
       </c>
       <c r="I124" s="9" t="n">
-        <v>46935</v>
+        <v>46379</v>
       </c>
       <c r="J124" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D125" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E125" s="6" t="n">
-        <v>57818</v>
+        <v>78890</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Хімія)</t>
+          <t>Середня освіта (Математика та інформатика)</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H125" s="8" t="inlineStr">
         <is>
-          <t>- 9555</t>
+          <t>УД 06006903</t>
         </is>
       </c>
       <c r="I125" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J125" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K125" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D126" s="3" t="inlineStr">
         <is>
-          <t>Логопедія</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E126" s="6" t="n">
-        <v>57819</v>
+        <v>78867</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта. Логопедія</t>
+          <t>Українська мова і література, англійська мова в закладах освіти</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H126" s="8" t="inlineStr">
         <is>
-          <t>- 9565</t>
+          <t>УД 06008480</t>
         </is>
       </c>
       <c r="I126" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J126" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K126" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D127" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D127" s="3" t="inlineStr">
+        <is>
+          <t>Фізика та астрономія</t>
+        </is>
+      </c>
       <c r="E127" s="6" t="n">
-        <v>6691</v>
+        <v>78891</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Середня освіта (Фізика, астрономія та інформатика)</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H127" s="8" t="inlineStr">
         <is>
-          <t>- 9563</t>
+          <t>- 15185</t>
         </is>
       </c>
       <c r="I127" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J127" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K127" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...2 lines deleted...]
-      <c r="D128" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D128" s="3" t="inlineStr">
+        <is>
+          <t>Фізична культура</t>
+        </is>
+      </c>
       <c r="E128" s="6" t="n">
-        <v>51376</v>
+        <v>78932</v>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H128" s="8" t="inlineStr">
         <is>
-          <t>- 6196</t>
+          <t>- 15182</t>
         </is>
       </c>
       <c r="I128" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J128" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K128" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
-[...2 lines deleted...]
-      <c r="D129" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D129" s="3" t="inlineStr">
+        <is>
+          <t>Хімія</t>
+        </is>
+      </c>
       <c r="E129" s="6" t="n">
-        <v>53616</v>
+        <v>78904</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Середня освіта (Хімія)</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H129" s="8" t="inlineStr">
         <is>
-          <t>- 6193</t>
+          <t>- 15181</t>
         </is>
       </c>
       <c r="I129" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J129" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K129" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D130" s="3"/>
+          <t>Спеціальна освіта</t>
+        </is>
+      </c>
+      <c r="D130" s="3" t="inlineStr">
+        <is>
+          <t>Логопедія</t>
+        </is>
+      </c>
       <c r="E130" s="6" t="n">
-        <v>7928</v>
+        <v>78920</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Спеціальна освіта. Логопедія</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H130" s="8" t="inlineStr">
         <is>
-          <t>УД 06008484</t>
+          <t>- 15188</t>
         </is>
       </c>
       <c r="I130" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J130" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K130" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>38711</v>
+        <v>78934</v>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
-          <t>Філософія. Релігія та сучасні суспільні процеси</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H131" s="8" t="inlineStr">
         <is>
-          <t>- 938</t>
+          <t>- 15189</t>
         </is>
       </c>
       <c r="I131" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J131" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K131" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>29685</v>
+        <v>78887</v>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
-          <t>Англійська і німецька мови та літератури (переклад включно)</t>
+          <t>Філософія та феноменологія духовного досвіду людини</t>
         </is>
       </c>
       <c r="G132" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H132" s="8" t="inlineStr">
         <is>
-          <t>УД 06008485</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I132" s="9"/>
       <c r="J132" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K132" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D133" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E133" s="6" t="n">
-        <v>30678</v>
+        <v>78873</v>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
-          <t>Німецька і англійська мови та літератури (переклад включно)</t>
+          <t>Англійська і німецька мови та літератури (переклад включно)</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H133" s="8" t="inlineStr">
         <is>
-          <t>- 29</t>
+          <t>УД 06008485</t>
         </is>
       </c>
       <c r="I133" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J133" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K133" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D134" s="3" t="inlineStr">
         <is>
-          <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
+          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E134" s="6" t="n">
-        <v>53618</v>
+        <v>78874</v>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
-          <t>Cлов’янські мови та літератури (переклад включно), перша - польська</t>
+          <t>Німецька і англійська мови та літератури (переклад включно)</t>
         </is>
       </c>
       <c r="G134" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H134" s="8" t="inlineStr">
         <is>
-          <t>- 9582</t>
+          <t>- 15192</t>
         </is>
       </c>
       <c r="I134" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J134" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K134" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D135" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D135" s="3" t="inlineStr">
+        <is>
+          <t>Прикладна лінгвістика</t>
+        </is>
+      </c>
       <c r="E135" s="6" t="n">
-        <v>29734</v>
+        <v>78877</v>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
-          <t>Сімейна психологія</t>
+          <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H135" s="8" t="inlineStr">
         <is>
-          <t>УД 06008486</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I135" s="9"/>
       <c r="J135" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K135" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D136" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D136" s="3" t="inlineStr">
+        <is>
+          <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
+        </is>
+      </c>
       <c r="E136" s="6" t="n">
-        <v>53617</v>
+        <v>78869</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Психічне здоров`я особи та спільноти</t>
+          <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H136" s="8" t="inlineStr">
         <is>
-          <t>- 6427</t>
+          <t>- 15193</t>
         </is>
       </c>
       <c r="I136" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J136" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K136" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
-[...2 lines deleted...]
-      <c r="D137" s="3"/>
+          <t>Дизайн</t>
+        </is>
+      </c>
+      <c r="D137" s="3" t="inlineStr">
+        <is>
+          <t>Графічний дизайн</t>
+        </is>
+      </c>
       <c r="E137" s="6" t="n">
-        <v>29006</v>
+        <v>86374</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
-          <t>Журналістика. Медіакомунікації</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H137" s="8" t="inlineStr">
         <is>
-          <t>УД 06007740</t>
+          <t>- 15190</t>
         </is>
       </c>
       <c r="I137" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J137" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K137" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
-        <v>29676</v>
+        <v>78883</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент організацій та адміністрування</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H138" s="8" t="inlineStr">
         <is>
-          <t>УД 06008488</t>
+          <t>- 15191</t>
         </is>
       </c>
       <c r="I138" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J138" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
-        <v>57975</v>
+        <v>78886</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H139" s="8" t="inlineStr">
         <is>
-          <t>УД 06007741</t>
+          <t>УД 06008484</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J139" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
-        <v>30681</v>
+        <v>78922</v>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
-          <t>Екологія та екологічна освіта</t>
+          <t>Сімейна психологія</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H140" s="8" t="inlineStr">
         <is>
-          <t>- 937</t>
+          <t>УД 06008486</t>
         </is>
       </c>
       <c r="I140" s="9" t="n">
-        <v>46752</v>
+        <v>46387</v>
       </c>
       <c r="J140" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K140" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
-        <v>29293</v>
+        <v>78923</v>
       </c>
       <c r="F141" s="3" t="inlineStr">
         <is>
-          <t>Хімія з основами викладання</t>
+          <t>Психологія. Психічне здоров`я особи та спільноти</t>
         </is>
       </c>
       <c r="G141" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H141" s="8" t="inlineStr">
         <is>
-          <t>УД 06007742</t>
+          <t>- 15194</t>
         </is>
       </c>
       <c r="I141" s="9" t="n">
-        <v>46752</v>
+        <v>47300</v>
       </c>
       <c r="J141" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K141" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
-        <v>61132</v>
+        <v>78870</v>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Журналістика. Медіакомунікації</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H142" s="8" t="inlineStr">
         <is>
-          <t>- 9329</t>
+          <t>УД 06007740</t>
         </is>
       </c>
       <c r="I142" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J142" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K142" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>6181</v>
+        <v>78924</v>
       </c>
       <c r="F143" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Менеджмент організацій та адміністрування</t>
         </is>
       </c>
       <c r="G143" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H143" s="8" t="inlineStr">
         <is>
-          <t>УД 06006904</t>
+          <t>УД 06008488</t>
         </is>
       </c>
       <c r="I143" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J143" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K143" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
-        <v>57820</v>
+        <v>78888</v>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H144" s="8" t="inlineStr">
         <is>
-          <t>- 9635</t>
+          <t>- 15197</t>
         </is>
       </c>
       <c r="I144" s="9" t="n">
-        <v>47665</v>
+        <v>47300</v>
       </c>
       <c r="J144" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K144" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
-        <v>29580</v>
+        <v>78889</v>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота. Соціальна педагогіка</t>
+          <t>Публічне управління та адміністрування системою охорони здоров'я</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H145" s="8" t="inlineStr">
         <is>
-          <t>УД 06006905</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I145" s="9"/>
       <c r="J145" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K145" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
-        <v>57829</v>
+        <v>78907</v>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанний бізнес</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H146" s="8" t="inlineStr">
         <is>
-          <t>- 9682</t>
+          <t>УД 06007741</t>
         </is>
       </c>
       <c r="I146" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J146" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K146" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
-        <v>55638</v>
+        <v>78910</v>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H147" s="8" t="inlineStr">
         <is>
-          <t>- 6248</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I147" s="9"/>
       <c r="J147" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K147" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
-        <v>64223</v>
+        <v>78915</v>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування системою охорони здоров'я</t>
+          <t>Хімія з основами викладання</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H148" s="8" t="inlineStr">
         <is>
-          <t>- 18634</t>
+          <t>УД 06007742</t>
         </is>
       </c>
       <c r="I148" s="9" t="n">
-        <v>46288</v>
+        <v>46752</v>
       </c>
       <c r="J148" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K148" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
-        <v>78880</v>
+        <v>78894</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта та англійська мова</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H149" s="8" t="inlineStr">
         <is>
-          <t>УД 06007734</t>
+          <t>- 15195</t>
         </is>
       </c>
       <c r="I149" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J149" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>78881</v>
+        <v>78893</v>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта та англійська мова</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H150" s="8" t="inlineStr">
         <is>
-          <t>УД 06006902</t>
+          <t>УД 06006904</t>
         </is>
       </c>
       <c r="I150" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J150" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K150" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комп'ютерні науки</t>
+        </is>
+      </c>
+      <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
-        <v>78871</v>
+        <v>78896</v>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
-          <t>Англійська та німецька мови й зарубіжна література в закладах освіти</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H151" s="8" t="inlineStr">
         <is>
-          <t>- 15187</t>
+          <t>- 15198</t>
         </is>
       </c>
       <c r="I151" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J151" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K151" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>H5</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Водні біоресурси та аквакультура</t>
+        </is>
+      </c>
+      <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
-        <v>78872</v>
+        <v>78918</v>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
-          <t>Англійська та французька мови й зарубіжна література в закладах освіти</t>
+          <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H152" s="8" t="inlineStr">
         <is>
-          <t>- 15186</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I152" s="9"/>
       <c r="J152" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K152" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B153" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціальна робота та консультування</t>
+        </is>
+      </c>
+      <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
-        <v>78902</v>
+        <v>78927</v>
       </c>
       <c r="F153" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Біологія та здоров’я людини)</t>
+          <t>Соціальна робота та соціальне консультування</t>
         </is>
       </c>
       <c r="G153" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H153" s="8" t="inlineStr">
         <is>
-          <t>- 15183</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I153" s="9"/>
       <c r="J153" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K153" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
+        </is>
+      </c>
+      <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
-        <v>78906</v>
+        <v>78930</v>
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Географія)</t>
+          <t>Готельно-ресторанний бізнес</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H154" s="8" t="inlineStr">
         <is>
-          <t>- 15184</t>
+          <t>- 15196</t>
         </is>
       </c>
       <c r="I154" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J154" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K154" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B155" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
-        <v>78892</v>
+        <v>38689</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
-          <t>Інформатика в закладах освіти</t>
+          <t>Загальна педагогіка та історія педагогіки</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H155" s="8" t="inlineStr">
         <is>
-          <t>УД 06007738</t>
+          <t>- 1649</t>
         </is>
       </c>
       <c r="I155" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J155" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
-      <c r="D156" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
-        <v>78885</v>
+        <v>38765</v>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Історія та громадянська освіта)</t>
+          <t>Теорія та методика навчання (математика)</t>
         </is>
       </c>
       <c r="G156" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H156" s="8" t="inlineStr">
         <is>
-          <t>- 19616</t>
+          <t>- 2604</t>
         </is>
       </c>
       <c r="I156" s="9" t="n">
-        <v>46379</v>
+        <v>46752</v>
       </c>
       <c r="J156" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K156" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B157" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
-      <c r="D157" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
-        <v>78890</v>
+        <v>38766</v>
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Математика та інформатика)</t>
+          <t>Теорія та методика навчання (українська мова)</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H157" s="8" t="inlineStr">
         <is>
-          <t>УД 06006903</t>
+          <t>- 2412</t>
         </is>
       </c>
       <c r="I157" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J157" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K157" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
-      <c r="D158" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
-        <v>78867</v>
+        <v>52683</v>
       </c>
       <c r="F158" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література, англійська мова в закладах освіти</t>
+          <t>Теорія та методика навчання (фізична культура)</t>
         </is>
       </c>
       <c r="G158" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H158" s="8" t="inlineStr">
         <is>
-          <t>УД 06008480</t>
+          <t>- 20670</t>
         </is>
       </c>
       <c r="I158" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J158" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K158" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B159" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
-      <c r="D159" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
-        <v>78891</v>
+        <v>64204</v>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Фізика, астрономія та інформатика)</t>
+          <t>Методика навчання іноземних мов</t>
         </is>
       </c>
       <c r="G159" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H159" s="8" t="inlineStr">
         <is>
-          <t>- 15185</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I159" s="9"/>
       <c r="J159" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K159" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
-        <v>78932</v>
+        <v>37423</v>
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Фізична культура)</t>
+          <t>Теорія і методика професійної освіти</t>
         </is>
       </c>
       <c r="G160" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H160" s="8" t="inlineStr">
         <is>
-          <t>- 15182</t>
+          <t>- 684</t>
         </is>
       </c>
       <c r="I160" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J160" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K160" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B161" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
-        <v>78904</v>
+        <v>64207</v>
       </c>
       <c r="F161" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Хімія)</t>
+          <t>Професійна освіта. Цифрові технології</t>
         </is>
       </c>
       <c r="G161" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H161" s="8" t="inlineStr">
         <is>
-          <t>- 15181</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I161" s="9"/>
       <c r="J161" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K161" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
-      <c r="D162" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
-        <v>78920</v>
+        <v>64208</v>
       </c>
       <c r="F162" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта. Логопедія</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H162" s="8" t="inlineStr">
         <is>
-          <t>- 15188</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I162" s="9"/>
       <c r="J162" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K162" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B163" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
-        <v>78934</v>
+        <v>57793</v>
       </c>
       <c r="F163" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G163" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H163" s="8" t="inlineStr">
         <is>
-          <t>- 15189</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I163" s="9"/>
       <c r="J163" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K163" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>031</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
-        <v>78887</v>
+        <v>38767</v>
       </c>
       <c r="F164" s="3" t="inlineStr">
         <is>
-          <t>Філософія та феноменологія духовного досвіду людини</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G164" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H164" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I164" s="9"/>
+          <t>- 2096</t>
+        </is>
+      </c>
+      <c r="I164" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J164" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K164" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B165" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D165" s="3"/>
       <c r="E165" s="6" t="n">
-        <v>78873</v>
+        <v>37424</v>
       </c>
       <c r="F165" s="3" t="inlineStr">
         <is>
-          <t>Англійська і німецька мови та літератури (переклад включно)</t>
+          <t>Історія України</t>
         </is>
       </c>
       <c r="G165" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H165" s="8" t="inlineStr">
         <is>
-          <t>УД 06008485</t>
+          <t>- 683</t>
         </is>
       </c>
       <c r="I165" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J165" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K165" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D166" s="3"/>
       <c r="E166" s="6" t="n">
-        <v>78874</v>
+        <v>37425</v>
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
-          <t>Німецька і англійська мови та літератури (переклад включно)</t>
+          <t>Соціальна філософія та філософія історії</t>
         </is>
       </c>
       <c r="G166" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H166" s="8" t="inlineStr">
         <is>
-          <t>- 15192</t>
+          <t>- 682</t>
         </is>
       </c>
       <c r="I166" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J166" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K166" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B167" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
-      <c r="D167" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
-        <v>78877</v>
+        <v>37426</v>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
-          <t>Прикладна лінгвістика</t>
+          <t>Теорія літератури</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H167" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I167" s="9"/>
+          <t>- 681</t>
+        </is>
+      </c>
+      <c r="I167" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J167" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K167" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
-      <c r="D168" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
-        <v>78869</v>
+        <v>38768</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
-          <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
+          <t>Українська література</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H168" s="8" t="inlineStr">
         <is>
-          <t>- 15193</t>
+          <t>- 2098</t>
         </is>
       </c>
       <c r="I168" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J168" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K168" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
-        <v>86374</v>
+        <v>38769</v>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Педагогічна та вікова психологія</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H169" s="8" t="inlineStr">
         <is>
-          <t>- 15190</t>
+          <t>- 2162</t>
         </is>
       </c>
       <c r="I169" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J169" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K169" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
-        <v>78883</v>
+        <v>38770</v>
       </c>
       <c r="F170" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Зоологія</t>
         </is>
       </c>
       <c r="G170" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H170" s="8" t="inlineStr">
         <is>
-          <t>- 15191</t>
+          <t>- 5207</t>
         </is>
       </c>
       <c r="I170" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J170" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K170" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B171" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
-        <v>78886</v>
+        <v>58032</v>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H171" s="8" t="inlineStr">
         <is>
-          <t>УД 06008484</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I171" s="9"/>
       <c r="J171" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K171" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
-        <v>78922</v>
+        <v>38772</v>
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
-          <t>Сімейна психологія</t>
+          <t>Математичний аналіз</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H172" s="8" t="inlineStr">
         <is>
-          <t>УД 06008486</t>
+          <t>- 2066</t>
         </is>
       </c>
       <c r="I172" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
       <c r="J172" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K172" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B173" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
-        <v>78923</v>
+        <v>64213</v>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
-          <t>Психологія. Психічне здоров`я особи та спільноти</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G173" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H173" s="8" t="inlineStr">
         <is>
-          <t>- 15194</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I173" s="9"/>
       <c r="J173" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K173" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
-        <v>78870</v>
+        <v>64222</v>
       </c>
       <c r="F174" s="3" t="inlineStr">
         <is>
-          <t>Журналістика. Медіакомунікації</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G174" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H174" s="8" t="inlineStr">
         <is>
-          <t>УД 06007740</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I174" s="9"/>
       <c r="J174" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K174" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B175" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
-        <v>78924</v>
+        <v>57795</v>
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент організацій та адміністрування</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G175" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H175" s="8" t="inlineStr">
         <is>
-          <t>УД 06008488</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I175" s="9"/>
       <c r="J175" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K175" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
-        <v>78888</v>
+        <v>78814</v>
       </c>
       <c r="F176" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Загальна педагогіка та історія педагогіки</t>
         </is>
       </c>
       <c r="G176" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H176" s="8" t="inlineStr">
         <is>
-          <t>- 15197</t>
+          <t>- 15199</t>
         </is>
       </c>
       <c r="I176" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
       <c r="J176" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K176" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B177" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="6" t="n">
-        <v>78889</v>
+        <v>78815</v>
       </c>
       <c r="F177" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування системою охорони здоров'я</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G177" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H177" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I177" s="9"/>
       <c r="J177" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K177" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="6" t="n">
-        <v>78907</v>
+        <v>78816</v>
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Теорія та методики початкової освіти</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H178" s="8" t="inlineStr">
         <is>
-          <t>УД 06007741</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I178" s="9"/>
       <c r="J178" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K178" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B179" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
-        <v>78910</v>
+        <v>78818</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Теорія та методика навчання (українська мова)</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H179" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I179" s="9"/>
+          <t>- 15206</t>
+        </is>
+      </c>
+      <c r="I179" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J179" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K179" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="6" t="n">
-        <v>78915</v>
+        <v>78820</v>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
-          <t>Хімія з основами викладання</t>
+          <t>Методика навчання іноземних мов</t>
         </is>
       </c>
       <c r="G180" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H180" s="8" t="inlineStr">
         <is>
-          <t>УД 06007742</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I180" s="9"/>
       <c r="J180" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K180" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B181" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
-        <v>78894</v>
+        <v>78827</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Теорія та методика навчання (математика)</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H181" s="8" t="inlineStr">
         <is>
-          <t>- 15195</t>
+          <t>- 15205</t>
         </is>
       </c>
       <c r="I181" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J181" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K181" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
-        <v>78893</v>
+        <v>78831</v>
       </c>
       <c r="F182" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Теорія та методика навчання (географія)</t>
         </is>
       </c>
       <c r="G182" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H182" s="8" t="inlineStr">
         <is>
-          <t>УД 06006904</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I182" s="9"/>
       <c r="J182" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K182" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B183" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="6" t="n">
-        <v>78896</v>
+        <v>78835</v>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Теорія та методика навчання (фізична культура)</t>
         </is>
       </c>
       <c r="G183" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H183" s="8" t="inlineStr">
         <is>
-          <t>- 15198</t>
+          <t>- 20945</t>
         </is>
       </c>
       <c r="I183" s="9" t="n">
-        <v>47665</v>
+        <v>48030</v>
       </c>
       <c r="J183" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K183" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>H5</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
-          <t>Водні біоресурси та аквакультура</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
-        <v>78918</v>
+        <v>78817</v>
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
-          <t>Водні біоресурси та аквакультура</t>
+          <t>Професійна освіта. Цифрові технології</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H184" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I184" s="9"/>
       <c r="J184" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K184" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B185" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="6" t="n">
-        <v>78927</v>
+        <v>78832</v>
       </c>
       <c r="F185" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та соціальне консультування</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="G185" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H185" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I185" s="9"/>
       <c r="J185" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K185" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>J2</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
-        <v>78930</v>
+        <v>78836</v>
       </c>
       <c r="F186" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанний бізнес</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G186" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H186" s="8" t="inlineStr">
         <is>
-          <t>- 15196</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I186" s="9"/>
       <c r="J186" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K186" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B187" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
-        <v>38689</v>
+        <v>78824</v>
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
-          <t>Загальна педагогіка та історія педагогіки</t>
+          <t>Соціальна філософія та філософія історії</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H187" s="8" t="inlineStr">
         <is>
-          <t>- 1649</t>
+          <t>- 15204</t>
         </is>
       </c>
       <c r="I187" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J187" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K187" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="6" t="n">
-        <v>38765</v>
+        <v>78821</v>
       </c>
       <c r="F188" s="3" t="inlineStr">
         <is>
-          <t>Теорія та методика навчання (математика)</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="G188" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H188" s="8" t="inlineStr">
         <is>
-          <t>- 2604</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I188" s="9"/>
       <c r="J188" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K188" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B189" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>B7</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
-        <v>38766</v>
+        <v>78822</v>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
-          <t>Теорія та методика навчання (українська мова)</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G189" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H189" s="8" t="inlineStr">
         <is>
-          <t>- 2412</t>
+          <t>- 15203</t>
         </is>
       </c>
       <c r="I189" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J189" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K189" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
-        <v>52683</v>
+        <v>78823</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
-          <t>Теорія та методика навчання (фізична культура)</t>
+          <t>Історія України</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H190" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I190" s="9"/>
+          <t>- 15200</t>
+        </is>
+      </c>
+      <c r="I190" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J190" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K190" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B191" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
-        <v>64204</v>
+        <v>78825</v>
       </c>
       <c r="F191" s="3" t="inlineStr">
         <is>
-          <t>Методика навчання іноземних мов</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G191" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H191" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I191" s="9"/>
       <c r="J191" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K191" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
-        <v>37423</v>
+        <v>78833</v>
       </c>
       <c r="F192" s="3" t="inlineStr">
         <is>
-          <t>Теорія і методика професійної освіти</t>
+          <t>Педагогічна та вікова психологія</t>
         </is>
       </c>
       <c r="G192" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H192" s="8" t="inlineStr">
         <is>
-          <t>- 684</t>
+          <t>- 15202</t>
         </is>
       </c>
       <c r="I192" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J192" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K192" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B193" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="6" t="n">
-        <v>64207</v>
+        <v>78819</v>
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Цифрові технології</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H193" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I193" s="9"/>
       <c r="J193" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K193" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
-        <v>64208</v>
+        <v>78826</v>
       </c>
       <c r="F194" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G194" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H194" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I194" s="9"/>
       <c r="J194" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K194" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B195" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
-        <v>57793</v>
+        <v>78830</v>
       </c>
       <c r="F195" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G195" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H195" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I195" s="9"/>
       <c r="J195" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K195" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>031</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
-        <v>38767</v>
+        <v>78828</v>
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Математичний аналіз</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H196" s="8" t="inlineStr">
         <is>
-          <t>- 2096</t>
+          <t>- 15201</t>
         </is>
       </c>
       <c r="I196" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J196" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K196" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B197" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="6" t="n">
-        <v>37424</v>
+        <v>78829</v>
       </c>
       <c r="F197" s="3" t="inlineStr">
         <is>
-          <t>Історія України</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G197" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H197" s="8" t="inlineStr">
         <is>
-          <t>- 683</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I197" s="9"/>
       <c r="J197" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K197" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="6" t="n">
-        <v>37425</v>
+        <v>78834</v>
       </c>
       <c r="F198" s="3" t="inlineStr">
         <is>
-          <t>Соціальна філософія та філософія історії</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G198" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H198" s="8" t="inlineStr">
         <is>
-          <t>- 682</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I198" s="9"/>
       <c r="J198" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K198" s="9"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
-[...1400 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:K230"/>
+  <autoFilter ref="A1:K198"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I159"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -12412,51 +10928,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -12889,51 +11405,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -13172,51 +11688,51 @@
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>56</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -13598,51 +12114,51 @@
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>32</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
@@ -14417,51 +12933,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E64" s="6" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>36</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -14605,81 +13121,81 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E69" s="6" t="n">
         <v>68</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F70" s="6" t="n">
         <v>26</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
@@ -15021,51 +13537,51 @@
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
         <v>146</v>
       </c>
       <c r="F81" s="6" t="n">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -15645,51 +14161,51 @@
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -15884,51 +14400,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E107" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -16463,51 +14979,51 @@
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
         <v>12</v>
       </c>
       <c r="F123" s="6" t="n">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -16999,51 +15515,51 @@
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -17269,51 +15785,51 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H147" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
         <v>2</v>
       </c>