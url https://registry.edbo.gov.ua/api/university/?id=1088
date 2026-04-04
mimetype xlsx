--- v1 (2026-02-08)
+++ v2 (2026-04-04)
@@ -3533,51 +3533,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -3706,191 +3706,191 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>