--- v3 (2026-03-25)
+++ v4 (2026-05-10)
@@ -3794,51 +3794,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -3926,87 +3926,87 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -4025,87 +4025,87 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>76</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
@@ -4124,84 +4124,84 @@
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F18" s="8" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I19"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>