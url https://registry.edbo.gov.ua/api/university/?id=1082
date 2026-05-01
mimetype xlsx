--- v1 (2026-02-06)
+++ v2 (2026-05-01)
@@ -1591,54 +1591,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>31830</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I2" s="9"/>
+          <t>- 20660</t>
+        </is>
+      </c>
+      <c r="I2" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
@@ -1962,54 +1964,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>77142</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>- 20660</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
@@ -3348,51 +3352,51 @@
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>40</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -3415,51 +3419,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -3481,87 +3485,87 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -3621,51 +3625,51 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>