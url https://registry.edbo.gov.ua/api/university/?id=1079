--- v2 (2026-02-23)
+++ v3 (2026-05-25)
@@ -3159,84 +3159,84 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
@@ -3258,84 +3258,84 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>8</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>8</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -3423,117 +3423,117 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>