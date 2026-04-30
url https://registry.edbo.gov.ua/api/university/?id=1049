--- v2 (2026-03-12)
+++ v3 (2026-04-30)
@@ -4933,51 +4933,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -5032,117 +5032,117 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
@@ -5164,51 +5164,51 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -5263,51 +5263,51 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -5332,183 +5332,183 @@
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>151</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
@@ -5560,88 +5560,88 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I24"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>