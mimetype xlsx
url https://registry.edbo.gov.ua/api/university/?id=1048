--- v2 (2026-02-12)
+++ v3 (2026-05-13)
@@ -1383,51 +1383,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
@@ -1449,54 +1449,54 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>