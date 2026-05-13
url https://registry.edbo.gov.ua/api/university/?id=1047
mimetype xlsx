--- v1 (2026-02-12)
+++ v2 (2026-05-13)
@@ -2390,84 +2390,84 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
@@ -2489,51 +2489,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -2555,51 +2555,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>14</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -2621,51 +2621,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>