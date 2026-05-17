--- v3 (2026-03-23)
+++ v4 (2026-05-17)
@@ -2248,84 +2248,84 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>