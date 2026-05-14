--- v2 (2026-03-22)
+++ v3 (2026-05-14)
@@ -849,92 +849,92 @@
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>18311</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t>УД 21006013</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>77936</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t>УД 21020623</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>14513</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -1118,87 +1118,87 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>390</v>
+        <v>366</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>