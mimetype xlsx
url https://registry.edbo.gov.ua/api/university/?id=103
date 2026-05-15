--- v2 (2026-02-21)
+++ v3 (2026-05-15)
@@ -23,51 +23,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$90</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$91</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$66</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -413,51 +413,51 @@
         <is>
           <t>info@msu.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>http://www.msu.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Голова комісії з реорганізації</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Капітан Лариса Іванівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -895,51 +895,51 @@
       </c>
       <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 04.07.2016 № 771</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K90"/>
+  <dimension ref="A1:K91"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -1006,272 +1006,272 @@
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>23884</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t>УД 07005332</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>23887</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t>УД 07005333</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>41975</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова та зарубіжна література)</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t>- 581</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>61250</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова та зарубіжна література)</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t>- 581</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Мова і література (англійська)</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>36243</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова та зарубіжна література)</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t>- 581</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>31816</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>- 12187</t>
+          <t>- 20673</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46155</v>
+        <v>46498</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
@@ -1323,141 +1323,141 @@
         <is>
           <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>16402</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t>УД 07010816</t>
         </is>
       </c>
       <c r="K9" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>23902</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Технологія виробів легкої промисловості)</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t>УД 07010816</t>
         </is>
       </c>
       <c r="K10" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>41977</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Технологія виробів легкої промисловості)</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t>УД 07010816</t>
         </is>
       </c>
       <c r="K11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>41980</v>
@@ -1493,51 +1493,51 @@
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>23056</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>УД 07005335</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>027</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Музеєзнавство, пам’яткознавство</t>
         </is>
       </c>
       <c r="D14" s="3"/>
@@ -1575,51 +1575,51 @@
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>23894</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>- 1765</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
@@ -1657,180 +1657,180 @@
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>3973</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>- 385</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>3908</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t>НД 0792919</t>
         </is>
       </c>
       <c r="K18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>23908</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t>НД 0792921</t>
         </is>
       </c>
       <c r="K19" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>58693</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t>УД 07017969</t>
         </is>
       </c>
       <c r="K20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>25444</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -1868,256 +1868,256 @@
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>23909</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t>НД 0792923</t>
         </is>
       </c>
       <c r="K22" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>4773</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t>- 521</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>23366</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>- 1062</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>25439</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Ресурсо- та енергозберігаючі системи, пристрої та апарати</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>- 13200</t>
+          <t>- 21330</t>
         </is>
       </c>
       <c r="I25" s="9" t="n">
-        <v>46170</v>
+        <v>48030</v>
       </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>6561</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Конструювання та технології швейних виробів</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t>НД 0792931</t>
         </is>
       </c>
       <c r="K26" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>4711</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t>НД 0792929</t>
         </is>
       </c>
       <c r="K27" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>4541</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
@@ -2190,183 +2190,181 @@
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>69571</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
           <t>УД 07005332</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>69573</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
           <t>УД 07005333</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
         <v>71541</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова та зарубіжна література)</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
           <t>- 17636</t>
         </is>
       </c>
       <c r="I32" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>71540</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t>- 17637</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I33" s="9"/>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
@@ -2491,92 +2489,92 @@
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>70375</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>- 17642</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>70373</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t>УД 07005335</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
@@ -2616,92 +2614,92 @@
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>70376</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
           <t>- 17635</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>C6</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>70377</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="7" t="inlineStr">
         <is>
           <t>- 17640</t>
         </is>
       </c>
       <c r="I41" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D42" s="3"/>
@@ -3030,290 +3028,290 @@
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>23991</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
           <t>- 10</t>
         </is>
       </c>
       <c r="I50" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>22565</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H51" s="7" t="inlineStr">
         <is>
           <t>УД 07002042</t>
         </is>
       </c>
       <c r="I51" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J51" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>22566</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
           <t>УД 07002043</t>
         </is>
       </c>
       <c r="I52" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
           <t>НД 0792912</t>
         </is>
       </c>
       <c r="K52" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
         <v>41976</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова та зарубіжна література)</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H53" s="7" t="inlineStr">
         <is>
           <t>УД 07006666</t>
         </is>
       </c>
       <c r="I53" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J53" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
         <v>61253</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова та зарубіжна література)</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
           <t>УД 07006666</t>
         </is>
       </c>
       <c r="I54" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>Мова і література</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
         <v>23275</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова та зарубіжна література)</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H55" s="7" t="inlineStr">
         <is>
           <t>УД 07006666</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
@@ -3404,186 +3402,186 @@
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>35501</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво. Виконавсько-педагогічна майстерність</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t>- 995</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>35164</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Економіка та бізнес</t>
         </is>
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H59" s="7" t="inlineStr">
         <is>
           <t>- 977</t>
         </is>
       </c>
       <c r="I59" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J59" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>5124</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G60" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
           <t>УД 07002046</t>
         </is>
       </c>
       <c r="I60" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
         <v>6674</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H61" s="7" t="inlineStr">
         <is>
           <t>УД 07002047</t>
         </is>
       </c>
       <c r="I61" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J61" s="7" t="inlineStr">
         <is>
           <t>НД 0792920</t>
         </is>
       </c>
       <c r="K61" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
@@ -3631,51 +3629,51 @@
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>7177</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H63" s="7" t="inlineStr">
         <is>
           <t>УД 07000581</t>
         </is>
       </c>
       <c r="I63" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J63" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D64" s="3"/>
@@ -3766,1143 +3764,1188 @@
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>3529</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Конструювання та технології швейних виробів</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
           <t>УД 07006988</t>
         </is>
       </c>
       <c r="I66" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
           <t>НД 0792932</t>
         </is>
       </c>
       <c r="K66" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
         <v>3871</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H67" s="7" t="inlineStr">
         <is>
           <t>УД 07002051</t>
         </is>
       </c>
       <c r="I67" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J67" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>3531</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Туризмознавство</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
           <t>УД 07002052</t>
         </is>
       </c>
       <c r="I68" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>58917</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Туризмознавство</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H69" s="7" t="inlineStr">
         <is>
           <t>УД 07002052</t>
         </is>
       </c>
       <c r="I69" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J69" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
         <v>84523</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
           <t>- 17643</t>
         </is>
       </c>
       <c r="I70" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>70881</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H71" s="7" t="inlineStr">
         <is>
           <t>УД 07002042</t>
         </is>
       </c>
       <c r="I71" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J71" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
         <v>70884</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
           <t>УД 07002043</t>
         </is>
       </c>
       <c r="I72" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E73" s="6" t="n">
         <v>71545</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Англійська мова та зарубіжна література)</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t>УД 07006666</t>
         </is>
       </c>
       <c r="I73" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>70892</v>
+        <v>88576</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво. Виконавсько-педагогічна майстерність</t>
+          <t>Культурозбережувальна діяльність та бібліотечно-архівна справа</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>- 17644</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I74" s="9"/>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
+      <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>82557</v>
+        <v>70892</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Музичне мистецтво. Виконавсько-педагогічна майстерність</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H75" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I75" s="9"/>
+          <t>- 17644</t>
+        </is>
+      </c>
+      <c r="I75" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J75" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D76" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D76" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E76" s="6" t="n">
-        <v>70894</v>
+        <v>82557</v>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>УД 07002046</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I76" s="9"/>
       <c r="J76" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K76" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
-          <t>C6</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>Географія та регіональні студії</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>70899</v>
+        <v>70894</v>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H77" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I77" s="9"/>
+          <t>УД 07002046</t>
+        </is>
+      </c>
+      <c r="I77" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J77" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K77" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>C6</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>70895</v>
+        <v>70899</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>УД 07002047</t>
+          <t>- 20109</t>
         </is>
       </c>
       <c r="I78" s="9" t="n">
-        <v>46204</v>
+        <v>46358</v>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K78" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>71546</v>
+        <v>70895</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент організацій</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H79" s="7" t="inlineStr">
         <is>
-          <t>УД 07000581</t>
+          <t>УД 07002047</t>
         </is>
       </c>
       <c r="I79" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J79" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K79" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Технології легкої промисловості</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>71547</v>
+        <v>71546</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
-          <t>Конструювання та технології швейних виробів</t>
+          <t>Менеджмент організацій</t>
         </is>
       </c>
       <c r="G80" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>УД 07006988</t>
+          <t>УД 07000581</t>
         </is>
       </c>
       <c r="I80" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K80" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
-          <t>J2</t>
+          <t>G15</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>70903</v>
+        <v>71547</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Конструювання та технології швейних виробів</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H81" s="7" t="inlineStr">
         <is>
-          <t>УД 07002051</t>
+          <t>УД 07006988</t>
         </is>
       </c>
       <c r="I81" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J81" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>70905</v>
+        <v>70903</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
-          <t>Туризмознавство</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>УД 07002052</t>
+          <t>УД 07002051</t>
         </is>
       </c>
       <c r="I82" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>37295</v>
+        <v>70905</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Туризмознавство</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H83" s="7" t="inlineStr">
         <is>
-          <t>- 2424</t>
+          <t>УД 07002052</t>
         </is>
       </c>
       <c r="I83" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J83" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>37345</v>
+        <v>37295</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (за спеціалізаціями)</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>- 2423</t>
+          <t>- 2424</t>
         </is>
       </c>
       <c r="I84" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>37296</v>
+        <v>37345</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
-          <t>Економіка та бізнес</t>
+          <t>Професійна освіта (за спеціалізаціями)</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H85" s="7" t="inlineStr">
         <is>
-          <t>- 2374</t>
+          <t>- 2423</t>
         </is>
       </c>
       <c r="I85" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J85" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>55868</v>
+        <v>37296</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка та бізнес</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I86" s="9"/>
+          <t>- 2374</t>
+        </is>
+      </c>
+      <c r="I86" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>38940</v>
+        <v>55868</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H87" s="7" t="inlineStr">
         <is>
-          <t>- 5130</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I87" s="9"/>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>58558</v>
+        <v>38940</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
           <t>- 5130</t>
         </is>
       </c>
       <c r="I88" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>84525</v>
+        <v>58558</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H89" s="7" t="inlineStr">
         <is>
-          <t>- 17646</t>
+          <t>- 5130</t>
         </is>
       </c>
       <c r="I89" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J89" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
+        <v>84525</v>
+      </c>
+      <c r="F90" s="3" t="inlineStr">
+        <is>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="G90" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H90" s="7" t="inlineStr">
+        <is>
+          <t>- 17646</t>
+        </is>
+      </c>
+      <c r="I90" s="9" t="n">
+        <v>46752</v>
+      </c>
+      <c r="J90" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K90" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B91" s="7" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="C91" s="3" t="inlineStr">
+        <is>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D91" s="3"/>
+      <c r="E91" s="6" t="n">
         <v>82559</v>
       </c>
-      <c r="F90" s="3" t="inlineStr">
+      <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
-      <c r="G90" s="3" t="inlineStr">
+      <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H90" s="7" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K90" s="9"/>
+      <c r="H91" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I91" s="9"/>
+      <c r="J91" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K91" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K90"/>
+  <autoFilter ref="A1:K91"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -4959,84 +5002,84 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -5140,51 +5183,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
@@ -5606,54 +5649,54 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -5787,51 +5830,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -5993,117 +6036,117 @@
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>96</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -6224,51 +6267,51 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
@@ -7024,150 +7067,150 @@
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I66"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>