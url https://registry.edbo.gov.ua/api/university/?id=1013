--- v1 (2026-03-14)
+++ v2 (2026-05-04)
@@ -1547,51 +1547,51 @@
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>82355</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
@@ -1732,51 +1732,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -1864,51 +1864,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>