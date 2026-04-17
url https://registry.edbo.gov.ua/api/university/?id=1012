--- v1 (2026-01-31)
+++ v2 (2026-04-17)
@@ -1770,84 +1770,84 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>57</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -1870,84 +1870,84 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -1973,51 +1973,51 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>65</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>