--- v3 (2026-02-28)
+++ v4 (2026-04-15)
@@ -428,193 +428,193 @@
         <is>
           <t>https://cdu.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>В. о. ректора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Черевко Олександр Володимирович</t>
+          <t>Руденко Микола Вікторович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:A16"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="2" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Назва факультета</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий центр "Медичний інститут Черкаського національного університету імені Богдана Хмельницького"</t>
+          <t>Психологічний факультет</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Психологічний факультет</t>
+          <t>Факультет обчислювальної техніки, інтелектуальних та управляючих систем</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>Факультет обчислювальної техніки, інтелектуальних та управляючих систем</t>
+          <t>Навчально-науковий інститут економіки і права</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут економіки і права</t>
+          <t>Навчально-науковий інститут іноземних мов</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут іноземних мов</t>
+          <t>Навчально-науковий інститут інформаційних та освітніх технологій</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут інформаційних та освітніх технологій</t>
+          <t>Навчально-науковий інститут міжнародних відносин, історії та філософії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут міжнародних відносин, історії та філософії</t>
+          <t>Навчально-науковий інститут педагогічної освіти, соціальної роботи і мистецтва</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут педагогічної освіти, соціальної роботи і мистецтва</t>
+          <t>Навчально-науковий інститут природничих та аграрних наук</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут природничих та аграрних наук</t>
+          <t>Навчально-науковий інститут української філології та соціальних комунікацій</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут української філології та соціальних комунікацій</t>
+          <t>Навчально-науковий інститут фізичної культури, спорту і здоров’я</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий інститут фізичної культури, спорту і здоров’я</t>
+          <t>Навчально-науковий центр "Інститут міжнародної освіти"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий центр "Інститут міжнародної освіти"</t>
+          <t>Навчально-науковий центр «Інститут післядипломної освіти та курсової підготовки»</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий центр «Інститут післядипломної освіти та курсової підготовки»</t>
+          <t>Навчально-науковий центр фізико-хімічних досліджень</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>Навчально-науковий центр фізико-хімічних досліджень</t>
+          <t>Навчально-науковий центр фізичної і медичної реабілітації ветеранів війни і здобувачів вищої освіти навчально-наукового інституту фізичної культури, спорту і здоров'я</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Навчально-науковий центр цифрового розвитку та якості освіти</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:A16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
@@ -4445,51 +4445,51 @@
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька)</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>37210</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="8" t="inlineStr">
         <is>
           <t>- 361</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J26" s="8" t="inlineStr">
         <is>
           <t>УД 24003494</t>
         </is>
       </c>
       <c r="K26" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
@@ -4537,98 +4537,98 @@
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
         <v>40068</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="8" t="inlineStr">
         <is>
           <t>- 361</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J28" s="8" t="inlineStr">
         <is>
           <t>УД 24003494</t>
         </is>
       </c>
       <c r="K28" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
         <v>61012</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="8" t="inlineStr">
         <is>
           <t>- 361</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J29" s="8" t="inlineStr">
         <is>
           <t>УД 24003494</t>
         </is>
       </c>
       <c r="K29" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
@@ -5446,51 +5446,51 @@
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>33820</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="8" t="inlineStr">
         <is>
           <t>- 1389</t>
         </is>
       </c>
       <c r="I49" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J49" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D50" s="3"/>
@@ -6347,51 +6347,51 @@
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
         <v>19440</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="8" t="inlineStr">
         <is>
           <t>- 1471</t>
         </is>
       </c>
       <c r="I70" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J70" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D71" s="3"/>
@@ -7741,51 +7741,51 @@
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>4507</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="8" t="inlineStr">
         <is>
           <t>- 1067</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J104" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D105" s="3"/>
@@ -7821,51 +7821,51 @@
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>39910</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Інтелектуальний аналіз даних</t>
         </is>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="8" t="inlineStr">
         <is>
           <t>- 1442</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D107" s="3"/>
@@ -8149,51 +8149,51 @@
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>3450</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="8" t="inlineStr">
         <is>
           <t>- 197</t>
         </is>
       </c>
       <c r="I114" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J114" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D115" s="3"/>
@@ -8313,51 +8313,51 @@
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
         <v>27127</v>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G118" s="3"/>
       <c r="H118" s="8" t="inlineStr">
         <is>
           <t>- 1401</t>
         </is>
       </c>
       <c r="I118" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J118" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K118" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D119" s="3"/>
@@ -8835,51 +8835,51 @@
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D130" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E130" s="6" t="n">
         <v>68487</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="8" t="inlineStr">
         <is>
           <t>- 11818</t>
         </is>
       </c>
       <c r="I130" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J130" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K130" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D131" s="3" t="inlineStr">
@@ -9924,92 +9924,92 @@
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
         <v>69609</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G155" s="3"/>
       <c r="H155" s="8" t="inlineStr">
         <is>
           <t>- 11819</t>
         </is>
       </c>
       <c r="I155" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J155" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
         <v>69531</v>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G156" s="3"/>
       <c r="H156" s="8" t="inlineStr">
         <is>
           <t>- 11817</t>
         </is>
       </c>
       <c r="I156" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J156" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K156" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B157" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D157" s="3"/>
@@ -10906,92 +10906,92 @@
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
         <v>67131</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G179" s="3"/>
       <c r="H179" s="8" t="inlineStr">
         <is>
           <t>- 11822</t>
         </is>
       </c>
       <c r="I179" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J179" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K179" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="6" t="n">
         <v>72189</v>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
           <t>Інтелектуальний аналіз даних</t>
         </is>
       </c>
       <c r="G180" s="3"/>
       <c r="H180" s="8" t="inlineStr">
         <is>
           <t>- 11814</t>
         </is>
       </c>
       <c r="I180" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J180" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K180" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B181" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D181" s="3"/>
@@ -11150,51 +11150,51 @@
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="6" t="n">
         <v>71250</v>
       </c>
       <c r="F185" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G185" s="3"/>
       <c r="H185" s="8" t="inlineStr">
         <is>
           <t>- 11813</t>
         </is>
       </c>
       <c r="I185" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J185" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K185" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D186" s="3"/>
@@ -11324,51 +11324,51 @@
       <c r="C189" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
         <v>27143</v>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
           <t>Дошкільна та початкова освіта</t>
         </is>
       </c>
       <c r="G189" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H189" s="8" t="inlineStr">
         <is>
           <t>- 971</t>
         </is>
       </c>
       <c r="I189" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J189" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K189" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D190" s="3"/>
@@ -12092,102 +12092,102 @@
       </c>
       <c r="D205" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E205" s="6" t="n">
         <v>40269</v>
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H205" s="8" t="inlineStr">
         <is>
           <t>- 2614</t>
         </is>
       </c>
       <c r="I205" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J205" s="8" t="inlineStr">
         <is>
           <t>НД 2490068</t>
         </is>
       </c>
       <c r="K205" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D206" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E206" s="6" t="n">
         <v>61014</v>
       </c>
       <c r="F206" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G206" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H206" s="8" t="inlineStr">
         <is>
           <t>- 2614</t>
         </is>
       </c>
       <c r="I206" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J206" s="8" t="inlineStr">
         <is>
           <t>НД 2490068</t>
         </is>
       </c>
       <c r="K206" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B207" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
@@ -12668,51 +12668,51 @@
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="6" t="n">
         <v>36674</v>
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>Образотворче та декоративне мистецтво</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H217" s="8" t="inlineStr">
         <is>
           <t>- 951</t>
         </is>
       </c>
       <c r="I217" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J217" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K217" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D218" s="3"/>
@@ -13095,141 +13095,141 @@
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="6" t="n">
         <v>3970</v>
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Економічна кібернетика</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H226" s="8" t="inlineStr">
         <is>
           <t>- 935</t>
         </is>
       </c>
       <c r="I226" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J226" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K226" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B227" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="6" t="n">
         <v>20285</v>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
           <t>Економіка та бізнес</t>
         </is>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H227" s="8" t="inlineStr">
         <is>
           <t>- 925</t>
         </is>
       </c>
       <c r="I227" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J227" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K227" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="6" t="n">
         <v>27133</v>
       </c>
       <c r="F228" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
       </c>
       <c r="G228" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H228" s="8" t="inlineStr">
         <is>
           <t>- 2540</t>
         </is>
       </c>
       <c r="I228" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J228" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K228" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B229" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D229" s="3"/>
@@ -13676,51 +13676,51 @@
       <c r="C239" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="6" t="n">
         <v>26628</v>
       </c>
       <c r="F239" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G239" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H239" s="8" t="inlineStr">
         <is>
           <t>- 140</t>
         </is>
       </c>
       <c r="I239" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J239" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K239" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D240" s="3"/>
@@ -13854,51 +13854,51 @@
       <c r="C243" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
         <v>24740</v>
       </c>
       <c r="F243" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій</t>
         </is>
       </c>
       <c r="G243" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H243" s="8" t="inlineStr">
         <is>
           <t>- 2485</t>
         </is>
       </c>
       <c r="I243" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J243" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K243" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D244" s="3"/>
@@ -13989,96 +13989,96 @@
       <c r="C246" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
         <v>35554</v>
       </c>
       <c r="F246" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G246" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H246" s="8" t="inlineStr">
         <is>
           <t>- 5526</t>
         </is>
       </c>
       <c r="I246" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J246" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K246" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B247" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
         <v>59271</v>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H247" s="8" t="inlineStr">
         <is>
           <t>- 5526</t>
         </is>
       </c>
       <c r="I247" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J247" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K247" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D248" s="3"/>
@@ -14439,51 +14439,51 @@
       <c r="C256" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="6" t="n">
         <v>2688</v>
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G256" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H256" s="8" t="inlineStr">
         <is>
           <t>- 153</t>
         </is>
       </c>
       <c r="I256" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J256" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K256" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B257" s="8" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D257" s="3"/>
@@ -14664,51 +14664,51 @@
       <c r="C261" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
         <v>6667</v>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення систем</t>
         </is>
       </c>
       <c r="G261" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H261" s="8" t="inlineStr">
         <is>
           <t>- 58</t>
         </is>
       </c>
       <c r="I261" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J261" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K261" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D262" s="3"/>
@@ -15676,51 +15676,51 @@
       </c>
       <c r="D283" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E283" s="6" t="n">
         <v>68490</v>
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
           <t>Мова і література (німецька, англійська)</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H283" s="8" t="inlineStr">
         <is>
           <t>- 11832</t>
         </is>
       </c>
       <c r="I283" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J283" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K283" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B284" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D284" s="3" t="inlineStr">
@@ -16197,51 +16197,51 @@
       </c>
       <c r="D294" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E294" s="6" t="n">
         <v>87738</v>
       </c>
       <c r="F294" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G294" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H294" s="8" t="inlineStr">
         <is>
           <t>- 11834</t>
         </is>
       </c>
       <c r="I294" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J294" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K294" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B295" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D295" s="3"/>
@@ -16291,51 +16291,51 @@
       </c>
       <c r="D296" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E296" s="6" t="n">
         <v>71317</v>
       </c>
       <c r="F296" s="3" t="inlineStr">
         <is>
           <t>Економічна кібернетика</t>
         </is>
       </c>
       <c r="G296" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H296" s="8" t="inlineStr">
         <is>
           <t>- 11826</t>
         </is>
       </c>
       <c r="I296" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J296" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K296" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B297" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C297" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D297" s="3" t="inlineStr">
@@ -16788,51 +16788,51 @@
       <c r="C307" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D307" s="3"/>
       <c r="E307" s="6" t="n">
         <v>76825</v>
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G307" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H307" s="8" t="inlineStr">
         <is>
           <t>- 11833</t>
         </is>
       </c>
       <c r="I307" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J307" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K307" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B308" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C308" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D308" s="3"/>
@@ -16876,51 +16876,51 @@
       <c r="C309" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D309" s="3"/>
       <c r="E309" s="6" t="n">
         <v>76634</v>
       </c>
       <c r="F309" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій</t>
         </is>
       </c>
       <c r="G309" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H309" s="8" t="inlineStr">
         <is>
           <t>- 11830</t>
         </is>
       </c>
       <c r="I309" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J309" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K309" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B310" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C310" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D310" s="3"/>
@@ -17101,51 +17101,51 @@
       <c r="C314" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D314" s="3"/>
       <c r="E314" s="6" t="n">
         <v>76796</v>
       </c>
       <c r="F314" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G314" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H314" s="8" t="inlineStr">
         <is>
           <t>- 11835</t>
         </is>
       </c>
       <c r="I314" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J314" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K314" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B315" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C315" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D315" s="3"/>
@@ -17326,51 +17326,51 @@
       <c r="C319" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D319" s="3"/>
       <c r="E319" s="6" t="n">
         <v>74529</v>
       </c>
       <c r="F319" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G319" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H319" s="8" t="inlineStr">
         <is>
           <t>- 11825</t>
         </is>
       </c>
       <c r="I319" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J319" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K319" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B320" s="8" t="inlineStr">
         <is>
           <t>E3</t>
         </is>
       </c>
       <c r="C320" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D320" s="3"/>
@@ -17506,51 +17506,51 @@
       <c r="C323" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D323" s="3"/>
       <c r="E323" s="6" t="n">
         <v>67135</v>
       </c>
       <c r="F323" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення систем</t>
         </is>
       </c>
       <c r="G323" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H323" s="8" t="inlineStr">
         <is>
           <t>- 11837</t>
         </is>
       </c>
       <c r="I323" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J323" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K323" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B324" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C324" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D324" s="3"/>
@@ -17938,51 +17938,51 @@
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C333" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D333" s="3"/>
       <c r="E333" s="6" t="n">
         <v>40890</v>
       </c>
       <c r="F333" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G333" s="3"/>
       <c r="H333" s="8" t="inlineStr">
         <is>
           <t>- 2466</t>
         </is>
       </c>
       <c r="I333" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J333" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K333" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>Молодший бакалавр</t>
         </is>
       </c>
       <c r="B334" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C334" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D334" s="3"/>
@@ -18151,96 +18151,96 @@
       </c>
       <c r="D338" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E338" s="6" t="n">
         <v>46157</v>
       </c>
       <c r="F338" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (математика)</t>
         </is>
       </c>
       <c r="G338" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H338" s="8" t="inlineStr">
         <is>
           <t>- 2416</t>
         </is>
       </c>
       <c r="I338" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J338" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K338" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B339" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C339" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D339" s="3"/>
       <c r="E339" s="6" t="n">
         <v>46160</v>
       </c>
       <c r="F339" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G339" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H339" s="8" t="inlineStr">
         <is>
           <t>- 2395</t>
         </is>
       </c>
       <c r="I339" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J339" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K339" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B340" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C340" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D340" s="3"/>
@@ -18327,51 +18327,51 @@
       <c r="C342" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D342" s="3"/>
       <c r="E342" s="6" t="n">
         <v>46163</v>
       </c>
       <c r="F342" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G342" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H342" s="8" t="inlineStr">
         <is>
           <t>- 2394</t>
         </is>
       </c>
       <c r="I342" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J342" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K342" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B343" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C343" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D343" s="3"/>
@@ -18677,51 +18677,51 @@
       <c r="C350" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D350" s="3"/>
       <c r="E350" s="6" t="n">
         <v>46170</v>
       </c>
       <c r="F350" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="G350" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H350" s="8" t="inlineStr">
         <is>
           <t>- 2174</t>
         </is>
       </c>
       <c r="I350" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J350" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K350" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B351" s="8" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C351" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D351" s="3"/>
@@ -18896,51 +18896,51 @@
       <c r="C355" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D355" s="3"/>
       <c r="E355" s="6" t="n">
         <v>74525</v>
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (математика)</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H355" s="8" t="inlineStr">
         <is>
           <t>- 11845</t>
         </is>
       </c>
       <c r="I355" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J355" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K355" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B356" s="8" t="inlineStr">
         <is>
           <t>B10</t>
         </is>
       </c>
       <c r="C356" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D356" s="3"/>
@@ -18984,51 +18984,51 @@
       <c r="C357" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D357" s="3"/>
       <c r="E357" s="6" t="n">
         <v>74446</v>
       </c>
       <c r="F357" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G357" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H357" s="8" t="inlineStr">
         <is>
           <t>- 12565</t>
         </is>
       </c>
       <c r="I357" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J357" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K357" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B358" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C358" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D358" s="3"/>
@@ -19291,51 +19291,51 @@
       <c r="C364" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D364" s="3"/>
       <c r="E364" s="6" t="n">
         <v>72812</v>
       </c>
       <c r="F364" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="G364" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H364" s="8" t="inlineStr">
         <is>
           <t>- 11844</t>
         </is>
       </c>
       <c r="I364" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J364" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K364" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B365" s="8" t="inlineStr">
         <is>
           <t>F1</t>
         </is>
       </c>
       <c r="C365" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D365" s="3"/>
@@ -20078,51 +20078,51 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -20510,54 +20510,54 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
@@ -21038,51 +21038,51 @@
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
@@ -21203,51 +21203,51 @@
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -21269,51 +21269,51 @@
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -21371,51 +21371,51 @@
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>124</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -21442,88 +21442,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E57" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F58" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -21738,51 +21738,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E65" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -21886,88 +21886,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E69" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E70" s="6" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F70" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -22067,54 +22067,54 @@
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F74" s="6" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
@@ -22380,51 +22380,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E83" s="6" t="n">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -22490,51 +22490,51 @@
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
         <v>66</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
@@ -22553,54 +22553,54 @@
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -22718,54 +22718,54 @@
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F93" s="6" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -22853,51 +22853,51 @@
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
         <v>133</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
@@ -23015,84 +23015,84 @@
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
@@ -23150,51 +23150,51 @@
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>92</v>
       </c>
       <c r="F106" s="6" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
@@ -23444,54 +23444,54 @@
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F115" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
@@ -23612,51 +23612,51 @@
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>19</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
@@ -23712,51 +23712,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D123" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E123" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F123" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -23823,51 +23823,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D126" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E126" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F126" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -24004,51 +24004,51 @@
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F131" s="6" t="n">
         <v>33</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
           <t>B10</t>
         </is>
       </c>
@@ -24291,81 +24291,81 @@
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F140" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
@@ -24453,51 +24453,51 @@
       <c r="H143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F144" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -25014,51 +25014,51 @@
       <c r="H160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B161" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F161" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -25678,54 +25678,54 @@
       <c r="H180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B181" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F181" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
@@ -25780,51 +25780,51 @@
       <c r="I183" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
         <v>28</v>
       </c>
       <c r="F184" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B185" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
@@ -25942,51 +25942,51 @@
       <c r="H188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B189" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F189" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I189"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>