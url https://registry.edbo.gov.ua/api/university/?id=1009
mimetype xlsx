--- v3 (2026-03-29)
+++ v4 (2026-05-13)
@@ -2357,51 +2357,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>10</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -2459,51 +2459,51 @@
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>232</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>