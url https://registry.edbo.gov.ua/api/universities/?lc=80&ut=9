--- v3 (2026-03-25)
+++ v4 (2026-05-10)
@@ -1004,76 +1004,76 @@
         <is>
           <t>Separate structural unit Kyiv Professional College of Marine and River Fleet and Transport Technologies National Transport University</t>
         </is>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>2025</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K9" s="7" t="inlineStr">
         <is>
-          <t>04211</t>
+          <t>04219</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>просп. Івасюка Володимира, 2</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>+38(063)-429-19-91;</t>
+          <t>+38(063)-429-19-91</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>college@kmrf.kiev.ua</t>
         </is>
       </c>
       <c r="R9" s="5"/>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Герштман Олена Вікторівна</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Олімпійський фаховий коледж імені Івана Піддубного Національного університету фізичного виховання і спорту України"</t>
@@ -4335,56 +4335,56 @@
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
           <t>Мілецька Марія Олександрівна</t>
         </is>
       </c>
       <c r="U45" s="8"/>
       <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <t>Фаховий коледж бізнесу та аналітики Національної академії статистики, обліку та аудиту</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
         <v>1019</v>
       </c>
       <c r="C46" s="6" t="n">
         <v>67</v>
       </c>
       <c r="D46" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ФКБА НАСОА</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>THE PROFESSIONALS COLLEGE OF BUSINESS AND ANALYTICS OF THE NATIONAL ACADEMY OF STATISTICS, ACCOUNTING AND AUDIT</t>
+          <t>THE PROFESSIONAL COLLEGE OF BUSINESS AND ANALYTICS OF THE NATIONAL ACADEMY OF STATISTICS, ACCOUNTING AND AUDIT</t>
         </is>
       </c>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
         <v>1998</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J46" s="5" t="inlineStr">
         <is>
           <t>Державна служба статистики України</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
           <t>04107</t>
         </is>
@@ -4925,56 +4925,56 @@
           <t>04071</t>
         </is>
       </c>
       <c r="L52" s="7" t="inlineStr">
         <is>
           <t>UA80000000000719633</t>
         </is>
       </c>
       <c r="M52" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O52" s="5" t="inlineStr">
         <is>
           <t>вул. Хорива, 1-Г</t>
         </is>
       </c>
       <c r="P52" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-506-19-89;</t>
+          <t>+38(067)-506-19-98</t>
         </is>
       </c>
       <c r="Q52" s="5" t="inlineStr">
         <is>
-          <t>coll-osvita@uu.edu.ua</t>
+          <t>coll-osvita@uu.ua</t>
         </is>
       </c>
       <c r="R52" s="5" t="inlineStr">
         <is>
           <t>coll-osvita.uu.edu.ua</t>
         </is>
       </c>
       <c r="S52" s="5" t="inlineStr">
         <is>
           <t>директор коледжу</t>
         </is>
       </c>
       <c r="T52" s="5" t="inlineStr">
         <is>
           <t>Смолянова Світлана Іванівна</t>
         </is>
       </c>
       <c r="U52" s="8"/>
       <c r="V52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <t>Фаховий коледж "Універсум" Київського столичного університету імені Бориса Грінченка</t>
         </is>