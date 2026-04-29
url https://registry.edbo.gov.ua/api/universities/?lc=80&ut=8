--- v1 (2026-02-17)
+++ v2 (2026-04-29)
@@ -392,58 +392,52 @@
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(044) 2775100</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>afukyiv@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>https://afu.kiev.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Президент</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Єфименко Тетяна Іванівна</t>
         </is>
       </c>
-      <c r="U2" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Державна наукова установа "Інститут інформації, безпеки і права Національної академії правових наук України"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>6572</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ДНУ ІІБП НАПРН УКРАЇНИ</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>STATE SCIENTIFIC INSTITUTION "INSTITUTE OF INFORMATION, SECURITY AND LAW OF THE NATIONAL ACADEMY OF LEGAL SCIENCES OF UKRAINE"</t>
         </is>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2021</v>
       </c>
@@ -2886,226 +2880,214 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
           <t>вул. Юрія Іллєнка, 24</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
           <t>+38(044)-206-50-10; +38(044)-284-03-11;</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
           <t>info@cardio.org.ua</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
           <t>www.cardio.org.ua</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>В.о. генерального директора</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
           <t>Маньковський Георгій Борисович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Державна установа "Національний інститут серцево-судинної хірургії імені М.М.Амосова Національної академії медичних наук України"</t>
+          <t>Державна установа "Національний науковий центр радіаційної медицини, гематології та онкології Національної академії медичних наук України"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>3744</v>
+        <v>6954</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>ДУ "НІССХ ІМ М.М. АМОСОВА НАМНУ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ННЦРМГО</t>
+        </is>
+      </c>
+      <c r="E31" s="5"/>
       <c r="F31" s="7"/>
-      <c r="G31" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="6"/>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Наукові інститути (установи)</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t>Національна академія медичних наук України</t>
         </is>
       </c>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>03110</t>
+          <t>04050</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000001078669</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Амосова, 6</t>
+          <t>вул. Іллєнка Юрія, 53</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>(044) 275 43 22, 275 41 00</t>
+          <t>+38(044)-483-06-37; +38(044)-483-72-40;</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>amosova.org@gmail.com</t>
+          <t>NNCRM_DOC@I.UA</t>
         </is>
       </c>
       <c r="R31" s="5"/>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Т.в.о. генерального директора</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Лазоришинець Василь Васильович</t>
+          <t>Жовнір Володимир Аполлінарійович</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Державна установа "Національний науковий центр радіаційної медицини, гематології та онкології Національної академії медичних наук України"</t>
+          <t>Державна установа "Національний науковий центр серцево-судинної хірургії та спадкової патології імені М.М. Амосова Національної Академії медичних наук України"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>6954</v>
+        <v>7448</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>ННЦРМГО</t>
+          <t>ДУ "ННЦССХ та СП ім. М.М. Амосова НАМН України"</t>
         </is>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="7"/>
-      <c r="G32" s="6"/>
+      <c r="G32" s="6" t="n">
+        <v>2026</v>
+      </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Наукові інститути (установи)</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t>Національна академія медичних наук України</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>04050</t>
+          <t>03038</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA80000000001078669</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Іллєнка Юрія, 53</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Амосова, 6</t>
+        </is>
+      </c>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. генерального директора</t>
+          <t>В.о. генерального директора</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Жовнір Володимир Аполлінарійович</t>
+          <t>Лазоришинець Василь Васильович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Національний науковий центр фтизіатрії, пульмонології та алергології імені Ф. Г. Яновського Національної академії медичних наук України"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
         <v>7061</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="7"/>
       <c r="G33" s="6"/>
       <c r="H33" s="5" t="inlineStr">
         <is>
@@ -5748,58 +5730,52 @@
       <c r="P62" s="5" t="inlineStr">
         <is>
           <t>(044) 200-55-71, (044) 200-55-73</t>
         </is>
       </c>
       <c r="Q62" s="5" t="inlineStr">
         <is>
           <t>admin@econindustry.org</t>
         </is>
       </c>
       <c r="R62" s="5" t="inlineStr">
         <is>
           <t>www.iie.org.ua</t>
         </is>
       </c>
       <c r="S62" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T62" s="5" t="inlineStr">
         <is>
           <t>Залознова Юлія Станіславівна</t>
         </is>
       </c>
-      <c r="U62" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U62" s="8"/>
+      <c r="V62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <t>Інститут експериментальної патології, онкології і радіобіології ім. Р. Є. Кавецького Національної академії наук України</t>
         </is>
       </c>
       <c r="B63" s="6" t="n">
         <v>3694</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="5" t="inlineStr">
         <is>
           <t>ІЕПОР ім. Р. Є. Кавецького НАН України</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>R.E. Кavetsky Іnstitute of Experimental Pathology, Oncology and Radiobiology of National Academy of Sciences of Ukraine</t>
         </is>
       </c>
       <c r="F63" s="7"/>
       <c r="G63" s="6" t="n">
         <v>2000</v>
       </c>
@@ -7265,59 +7241,63 @@
           <t>03057</t>
         </is>
       </c>
       <c r="L79" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M79" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N79" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O79" s="5" t="inlineStr">
         <is>
           <t>вул. Нестерова, 3</t>
         </is>
       </c>
       <c r="P79" s="5" t="inlineStr">
         <is>
-          <t>+38-044-596-77-56</t>
+          <t>+38(044)-596-77-56</t>
         </is>
       </c>
       <c r="Q79" s="5" t="inlineStr">
         <is>
-          <t>nazvml@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R79" s="5"/>
+          <t>inst_mech@inmech.kyiv.ua</t>
+        </is>
+      </c>
+      <c r="R79" s="5" t="inlineStr">
+        <is>
+          <t>inst_mech@inmech.kyiv.ua</t>
+        </is>
+      </c>
       <c r="S79" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T79" s="5" t="inlineStr">
         <is>
           <t>Назаренко Володимир Михайлович</t>
         </is>
       </c>
       <c r="U79" s="8"/>
       <c r="V79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="inlineStr">
         <is>
           <t>Інститут мистецтвознавства, фольклористики та етнології ім. М. Т. Рильського НАН України</t>
         </is>
       </c>
       <c r="B80" s="6" t="n">
         <v>3705</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="5" t="inlineStr">
         <is>
@@ -7441,59 +7421,63 @@
           <t>03143</t>
         </is>
       </c>
       <c r="L81" s="7" t="inlineStr">
         <is>
           <t>UA80000000000126643</t>
         </is>
       </c>
       <c r="M81" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N81" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O81" s="5" t="inlineStr">
         <is>
           <t>вул. Заболотного, 154</t>
         </is>
       </c>
       <c r="P81" s="5" t="inlineStr">
         <is>
-          <t>(044) 526 11 79, 526 23 89</t>
+          <t>+38(044)-526-11-79</t>
         </is>
       </c>
       <c r="Q81" s="5" t="inlineStr">
         <is>
-          <t>secretar@serv.imv.kiev.ua</t>
-[...2 lines deleted...]
-      <c r="R81" s="5"/>
+          <t>secretar@imv.org.ua</t>
+        </is>
+      </c>
+      <c r="R81" s="5" t="inlineStr">
+        <is>
+          <t>https://imv.org.ua</t>
+        </is>
+      </c>
       <c r="S81" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T81" s="5" t="inlineStr">
         <is>
           <t>Співак Микола Якович</t>
         </is>
       </c>
       <c r="U81" s="8"/>
       <c r="V81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="inlineStr">
         <is>
           <t>Інститут мовознавства ім. О.О.Потебні Національної академії наук України</t>
         </is>
       </c>
       <c r="B82" s="6" t="n">
         <v>3595</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="5" t="inlineStr">
         <is>
@@ -8447,51 +8431,51 @@
         </is>
       </c>
       <c r="O92" s="5" t="inlineStr">
         <is>
           <t>вул. Максима Берлинського, 9</t>
         </is>
       </c>
       <c r="P92" s="5" t="inlineStr">
         <is>
           <t>(044) 455-53-38 (044) 440-61-28</t>
         </is>
       </c>
       <c r="Q92" s="5" t="inlineStr">
         <is>
           <t>ipv_info@ukr.net</t>
         </is>
       </c>
       <c r="R92" s="5"/>
       <c r="S92" s="5" t="inlineStr">
         <is>
           <t>Директор Інституту проблем виховання НАПН України</t>
         </is>
       </c>
       <c r="T92" s="5" t="inlineStr">
         <is>
-          <t>Бех Іван Дмитрович</t>
+          <t>Малиношевський Руслан Васильович</t>
         </is>
       </c>
       <c r="U92" s="8"/>
       <c r="V92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
           <t>Інститут проблем математичних машин і систем Національної академії наук України</t>
         </is>
       </c>
       <c r="B93" s="6" t="n">
         <v>3582</v>
       </c>
       <c r="C93" s="6"/>
       <c r="D93" s="5" t="inlineStr">
         <is>
           <t>ІПММС НАНУ</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>Institute of Mathematical Machines and Systems Problems of the Ukraine National Academy of Science</t>
         </is>
       </c>
@@ -9505,59 +9489,63 @@
           <t>04070</t>
         </is>
       </c>
       <c r="L104" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M104" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N104" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O104" s="5" t="inlineStr">
         <is>
           <t>вул. Андріївська, 15</t>
         </is>
       </c>
       <c r="P104" s="5" t="inlineStr">
         <is>
-          <t>(044) 4252408, 4253382. 4254556</t>
+          <t>+38(044)-425-24-08</t>
         </is>
       </c>
       <c r="Q104" s="5" t="inlineStr">
         <is>
           <t>ispp@skif.com.ua</t>
         </is>
       </c>
-      <c r="R104" s="5"/>
+      <c r="R104" s="5" t="inlineStr">
+        <is>
+          <t>https://ispp.org.ua</t>
+        </is>
+      </c>
       <c r="S104" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T104" s="5" t="inlineStr">
         <is>
           <t>Слюсаревський Микола Миколайович</t>
         </is>
       </c>
       <c r="U104" s="8"/>
       <c r="V104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
           <t>Інститут соціології Національної академії наук України</t>
         </is>
       </c>
       <c r="B105" s="6" t="n">
         <v>3650</v>
       </c>
       <c r="C105" s="6"/>
       <c r="D105" s="5" t="inlineStr">
         <is>
@@ -10489,54 +10477,58 @@
           <t>01024</t>
         </is>
       </c>
       <c r="L115" s="7" t="inlineStr">
         <is>
           <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M115" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N115" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O115" s="5" t="inlineStr">
         <is>
           <t>вул. Академіка Богомольця, 4</t>
         </is>
       </c>
       <c r="P115" s="5" t="inlineStr">
         <is>
-          <t>256-24-03; 256-20-89;</t>
-[...2 lines deleted...]
-      <c r="Q115" s="5"/>
+          <t>+38(044)-256-24-10</t>
+        </is>
+      </c>
+      <c r="Q115" s="5" t="inlineStr">
+        <is>
+          <t>graddep@biph.kiev.ua, biph@biph.kiev.ua</t>
+        </is>
+      </c>
       <c r="R115" s="5"/>
       <c r="S115" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T115" s="5" t="inlineStr">
         <is>
           <t>Веселовський Микола Сергійович</t>
         </is>
       </c>
       <c r="U115" s="8"/>
       <c r="V115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="5" t="inlineStr">
         <is>
           <t>Інститут фізіології рослин і генетики Національної Академії Наук України</t>
         </is>
       </c>
       <c r="B116" s="6" t="n">
         <v>4071</v>
       </c>
       <c r="C116" s="6"/>
       <c r="D116" s="5" t="inlineStr">
@@ -11825,54 +11817,58 @@
           <t>03127</t>
         </is>
       </c>
       <c r="L130" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M130" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N130" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O130" s="5" t="inlineStr">
         <is>
           <t>вул. Героїв Оборони, 10</t>
         </is>
       </c>
       <c r="P130" s="5" t="inlineStr">
         <is>
-          <t>2584321; 2584821;</t>
-[...2 lines deleted...]
-      <c r="Q130" s="5"/>
+          <t>+38(044)-258-43-21</t>
+        </is>
+      </c>
+      <c r="Q130" s="5" t="inlineStr">
+        <is>
+          <t>pd@iae.org.ua</t>
+        </is>
+      </c>
       <c r="R130" s="5"/>
       <c r="S130" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T130" s="5" t="inlineStr">
         <is>
           <t>Лупенко Юрій Олексійович</t>
         </is>
       </c>
       <c r="U130" s="8"/>
       <c r="V130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
           <t>Приватна установа "Науково-дослідний інститут публічного права"</t>
         </is>
       </c>
       <c r="B131" s="6" t="n">
         <v>3835</v>
       </c>
       <c r="C131" s="6"/>
       <c r="D131" s="5" t="inlineStr">
@@ -12537,56 +12533,56 @@
           <t>03049</t>
         </is>
       </c>
       <c r="L138" s="7" t="inlineStr">
         <is>
           <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M138" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N138" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O138" s="5" t="inlineStr">
         <is>
           <t>просп. Повітряних Сил, 28</t>
         </is>
       </c>
       <c r="P138" s="5" t="inlineStr">
         <is>
-          <t>044 520 12 84</t>
+          <t>+38(044)-520-12-84</t>
         </is>
       </c>
       <c r="Q138" s="5" t="inlineStr">
         <is>
-          <t>cndi_ovt@mil.gov.ua</t>
+          <t>csriame@post.mil.gov.ua</t>
         </is>
       </c>
       <c r="R138" s="5"/>
       <c r="S138" s="5" t="inlineStr">
         <is>
           <t>Начальник інституту</t>
         </is>
       </c>
       <c r="T138" s="5" t="inlineStr">
         <is>
           <t>Чепков Ігор Борисович</t>
         </is>
       </c>
       <c r="U138" s="8"/>
       <c r="V138" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V138"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>