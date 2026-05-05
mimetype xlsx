--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -1975,58 +1975,62 @@
           <t>04075</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
           <t>вул. Курортна, 6</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>(044) 401 93 93, 401 84 22, 431 84 22</t>
-[...2 lines deleted...]
-      <c r="Q21" s="5"/>
+          <t>+38(044)-401-93-93</t>
+        </is>
+      </c>
+      <c r="Q21" s="5" t="inlineStr">
+        <is>
+          <t>nvc_utog@)ukr.net</t>
+        </is>
+      </c>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
           <t>Бражник Тамара Олексіївна</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Комунальне некомерційне підприємство Київської обласної ради "Київська обласна клінічна лікарня"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>6383</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>КНП КОР "Київська обласна клінічна лікарня"</t>
         </is>
       </c>
@@ -2772,56 +2776,56 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
           <t>бульв. Шевченка Тараса, 56</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
           <t>(044) 235-16-40</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
           <t>mvpu@ukr.net</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
           <t>pkvfp.kiev.ua</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Волошкова Лада Миколаївна</t>
+          <t>Рожкова Людмила Михайлівна</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад професійної (професійно-технічної) освіти "Київський професійний коледж залізничного транспорту імені В.С. Кудряшова"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
         <v>6921</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t>КПКЗТ ІМЕНІ КУДРЯШОВА</t>
         </is>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
         <v>2023</v>
       </c>
@@ -3748,56 +3752,56 @@
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
           <t>вул. Доброхотова, 15</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
           <t>(044) 2417760, 2417759</t>
         </is>
       </c>
       <c r="Q41" s="5"/>
       <c r="R41" s="5" t="inlineStr">
         <is>
           <t>www.bqk.kiev.ua</t>
         </is>
       </c>
       <c r="S41" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Заболотний Андрій Миколайович</t>
+          <t>Бандура Юлія Валеріївна</t>
         </is>
       </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <t>Навчальний заклад громадського об`єднання "Київська автомобільна школа Товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
         <v>3225</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <t>НЗ ГО "Київська АШ ТСО України"</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
         <v>1949</v>
       </c>
@@ -4928,58 +4932,52 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O55" s="5" t="inlineStr">
         <is>
           <t>просп. 40-річчя Жовтня, 100/2</t>
         </is>
       </c>
       <c r="P55" s="5" t="inlineStr">
         <is>
           <t>0443310511, 0442432326</t>
         </is>
       </c>
       <c r="Q55" s="5" t="inlineStr">
         <is>
           <t>ntc-usvppp@ukr.net</t>
         </is>
       </c>
       <c r="R55" s="5"/>
       <c r="S55" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T55" s="5"/>
-      <c r="U55" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U55" s="8"/>
+      <c r="V55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Спрут-ЄС"</t>
         </is>
       </c>
       <c r="B56" s="6" t="n">
         <v>3055</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="7"/>
       <c r="G56" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -5095,51 +5093,51 @@
           <t>вул. Драйзера, 36,квартира 198</t>
         </is>
       </c>
       <c r="P57" s="5" t="inlineStr">
         <is>
           <t>(097)-329-47-98 , (099)-360-55-90</t>
         </is>
       </c>
       <c r="Q57" s="5" t="inlineStr">
         <is>
           <t>ukrpromliftzvar@ukr.net</t>
         </is>
       </c>
       <c r="R57" s="5" t="inlineStr">
         <is>
           <t>liftzvar.com.ua</t>
         </is>
       </c>
       <c r="S57" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T57" s="5" t="inlineStr">
         <is>
-          <t>Жеребюк Наталія Володимирівна</t>
+          <t>Савчук Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U57" s="8"/>
       <c r="V57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Центр Промінь"</t>
         </is>
       </c>
       <c r="B58" s="6" t="n">
         <v>3856</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="7"/>
       <c r="G58" s="6" t="n">
         <v>2000</v>
       </c>