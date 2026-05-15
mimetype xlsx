--- v2 (2026-02-22)
+++ v3 (2026-05-15)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$15</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V13"/>
+  <dimension ref="A1:V15"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -392,983 +392,1153 @@
         <is>
           <t>info@hs.gov.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>https://hs.gov.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Лихач Юлія Юріївна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
-          <t>Державна освітня установа "Навчально-методичний центр з питань якості освіти"</t>
+          <t>ДЕРЖАВНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ЗАКЛАД ПІСЛЯДИПЛОМНОЇ ОСВІТИ "ЦЕНТР ПІДВИЩЕННЯ КВАЛІФІКАЦІЇ СЛУЖБИ ЗАЙНЯТОСТІ"?</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
-        <v>2541</v>
+        <v>7105</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
-          <t>ДОУ НМЦ</t>
+          <t>ЗПО</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
-        <v>2000</v>
+        <v>2022</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
-          <t>Державна служба якості освіти України</t>
+          <t>Міністерство економіки України</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
-          <t>03057</t>
+          <t>03038</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
-          <t>вул. Металістів, 5А</t>
+          <t>вул. Нововокзальна, 17</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>044 204 98 06</t>
+          <t>+38(044)-200-47-53;</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
-          <t>info@ak.gov.ua</t>
+          <t>cdc@cdc.dcz.gov.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
-          <t>ak.gov.ua</t>
+          <t>cdc.dcz.gov.ua</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Лозицький Олександр Анатолійович</t>
+          <t>Гаврилович Вікторія Анатоліївна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>Державна установа "Науково-методичний центр вищої та фахової передвищої освіти"</t>
+          <t>Державна освітня установа "Навчально-методичний центр з питань якості освіти"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
-        <v>4369</v>
+        <v>2541</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
-          <t>"Науково-методичний центр ВФПО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДОУ НМЦ</t>
+        </is>
+      </c>
+      <c r="E4" s="5"/>
       <c r="F4" s="7"/>
-      <c r="G4" s="6"/>
+      <c r="G4" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J4" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Державна служба якості освіти України</t>
         </is>
       </c>
       <c r="K4" s="7" t="inlineStr">
         <is>
-          <t>03151</t>
+          <t>03057</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
-          <t>вул. Смілянська, 11</t>
+          <t>вул. Металістів, 5А</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>+38(044)-242-35-68</t>
+          <t>044 204 98 06</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
-          <t>info@nmc-vfpo.gov.ua</t>
+          <t>info@ak.gov.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
-          <t>https://nmc-vfpo.gov.ua</t>
+          <t>ak.gov.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Іщенко Тетяна Дем`янівна</t>
+          <t>Лозицький Олександр Анатолійович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Державний навчально-науковий заклад післядипломної освіти "Дипломатична академія України імені Геннадія Удовенка при Міністерстві закордонних справ України"</t>
+          <t>Державна установа "Науково-методичний центр вищої та фахової передвищої освіти"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>1015</v>
+        <v>4369</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
-          <t>Дипломатична академія України</t>
+          <t>"Науково-методичний центр ВФПО"</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
-          <t>State training and research institution of postgraduate education "Hennadiy Udovenko Diplomatic Academy of Ukraine at the Ministry of Foreign Affairs"</t>
+          <t>State institution "Scientific and methodological center for higher and pre-higher education"</t>
         </is>
       </c>
       <c r="F5" s="7"/>
-      <c r="G5" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G5" s="6"/>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>Міністерство закордонних справ України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
-          <t>01025</t>
+          <t>03151</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
-          <t>UA80000000001078669</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
-          <t>вул. Велика Житомирська, 2</t>
+          <t>вул. Смілянська, 11</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>(044) 2381545; 2794705</t>
+          <t>+38(044)-242-35-68</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
-          <t>rector@da.mfa.gov.ua</t>
+          <t>info@nmc-vfpo.gov.ua</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
-          <t>http://da.mfa.gov.ua</t>
+          <t>https://nmc-vfpo.gov.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Осташ Ігор Іванович</t>
+          <t>Іщенко Тетяна Дем`янівна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Комунальне некомерційне підприємство "Перинатальний центр м.Києва" виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
+          <t>Державний навчально-науковий заклад післядипломної освіти "Дипломатична академія України імені Геннадія Удовенка при Міністерстві закордонних справ України"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>5738</v>
+        <v>1015</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
-          <t>КПН "Перинатальний центр м.Києва"</t>
-[...2 lines deleted...]
-      <c r="E6" s="5"/>
+          <t>Дипломатична академія України</t>
+        </is>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t>State training and research institution of postgraduate education "Hennadiy Udovenko Diplomatic Academy of Ukraine at the Ministry of Foreign Affairs"</t>
+        </is>
+      </c>
       <c r="F6" s="7"/>
-      <c r="G6" s="6"/>
+      <c r="G6" s="6" t="n">
+        <v>1995</v>
+      </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J6" s="5" t="inlineStr">
         <is>
-          <t>Департамент охорони здоров`я виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
+          <t>Міністерство закордонних справ України</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>03150</t>
+          <t>01025</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000001078669</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
-          <t>вул. Предславинська, 9</t>
+          <t>вул. Велика Житомирська, 2</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>+038(44)-522-87-45</t>
+          <t>(044) 2381545; 2794705</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
-          <t>kmpb77@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R6" s="5"/>
+          <t>rector@da.mfa.gov.ua</t>
+        </is>
+      </c>
+      <c r="R6" s="5" t="inlineStr">
+        <is>
+          <t>http://da.mfa.gov.ua</t>
+        </is>
+      </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Біла Вікторія Володимирівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Осташ Ігор Іванович</t>
+        </is>
+      </c>
+      <c r="U6" s="8"/>
+      <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад виконавчого органу Київської міської ради (Київської міської державної адміністрації) "Київський міський методичний центр закладів культури та навчальних закладів"</t>
+          <t>Комунальне некомерційне підприємство "Перинатальний центр м.Києва" виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>6780</v>
+        <v>5738</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
-          <t>КММЦЗКНЗ</t>
+          <t>КПН "Перинатальний центр м.Києва"</t>
         </is>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="7"/>
-      <c r="G7" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G7" s="6"/>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>Виконавчий орган Київської міської ради (Київська міська державна адміністрація)</t>
+          <t>Департамент охорони здоров`я виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="K7" s="7" t="inlineStr">
         <is>
-          <t>01004</t>
+          <t>03150</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
-          <t>бульв. Тараса Шевченка, 3</t>
+          <t>вул. Предславинська, 9</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>(044)279-81-28</t>
+          <t>+038(44)-522-87-45</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
-          <t>kmmczknz@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>kmpb77@ukr.net</t>
+        </is>
+      </c>
+      <c r="R7" s="5"/>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Чуніхіна Ірина Вікторівна</t>
-[...3 lines deleted...]
-      <c r="V7" s="5"/>
+          <t>Біла Вікторія Володимирівна</t>
+        </is>
+      </c>
+      <c r="U7" s="8" t="n">
+        <v>44455</v>
+      </c>
+      <c r="V7" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Приватна установа "Український інститут дитинства"</t>
+          <t>Комунальний заклад виконавчого органу Київської міської ради (Київської міської державної адміністрації) "Київський міський методичний центр закладів культури та навчальних закладів"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>7168</v>
+        <v>6780</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
-          <t>ПУ "УІД"</t>
+          <t>КММЦЗКНЗ</t>
         </is>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J8" s="5" t="inlineStr">
+        <is>
+          <t>Виконавчий орган Київської міської ради (Київська міська державна адміністрація)</t>
+        </is>
+      </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>03039</t>
+          <t>01004</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
-          <t>вул. Деміївська, 18</t>
+          <t>бульв. Тараса Шевченка, 3</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
-          <t>(066)372-11-69</t>
+          <t>(044)279-81-28</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
-          <t>uci@uci.org.ua</t>
-[...2 lines deleted...]
-      <c r="R8" s="5"/>
+          <t>kmmczknz@i.ua</t>
+        </is>
+      </c>
+      <c r="R8" s="5" t="inlineStr">
+        <is>
+          <t>kmmczknz.tilda.ws</t>
+        </is>
+      </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Найда Руслана Григорівна</t>
+          <t>Чуніхіна Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Академія Післядипломної Освіти Управління Охорони Здоров'я "Українська Медична Асамблея"</t>
+          <t>Приватна установа "Український інститут дитинства"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>5715</v>
+        <v>7168</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "АПОУОЗ "Українська Медична Асамблея"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПУ "УІД"</t>
+        </is>
+      </c>
+      <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J9" s="5"/>
       <c r="K9" s="7" t="inlineStr">
         <is>
-          <t>01001</t>
+          <t>03039</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
-          <t>вул. Чикаленка Євгена, 9 - Г</t>
+          <t>вул. Деміївська, 18</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-592-05-75</t>
+          <t>(066)372-11-69</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
-          <t>apemh-uma@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>uci@uci.org.ua</t>
+        </is>
+      </c>
+      <c r="R9" s="5"/>
       <c r="S9" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Сердюк Георгій Никандрович</t>
+          <t>Найда Руслана Григорівна</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Вищий навчальний заклад післядипломної освіти "Статус"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "КМДШ" (У ФОРМІ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ)</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>4357</v>
+        <v>7435</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ВНЗПО "СТАТУС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПЗО "КМДШ"</t>
+        </is>
+      </c>
+      <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6"/>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>01601</t>
+          <t>03093</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
-          <t>UA80000000001078669</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
-          <t>вул. Велика Житомирська, 33 (офіс 440)</t>
+          <t>вул. Голосіївська, 13Г</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>(050)3563908</t>
+          <t>(067)250-77-20</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
-          <t>office.status.vnz@gmail.com</t>
+          <t>academ@kmds.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
-          <t>www.status-vnz.com</t>
+          <t>https://kmds.ua/</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Ромашко Людмила Іллівна</t>
+          <t>Жигінас Ліна Григорівна</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Інститут післядипломної освіти та бізнесу"</t>
+          <t>Товариство з обмеженою відповідальністю "Академія Післядипломної Освіти Управління Охорони Здоров'я "Українська Медична Асамблея"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>4259</v>
+        <v>5715</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ІПОБ"</t>
-[...2 lines deleted...]
-      <c r="E11" s="5"/>
+          <t>ТОВ "АПОУОЗ "Українська Медична Асамблея"</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>Limited liability Company "Academy of Postgraduate Education of Ministry of Health "Ukrainian Medical Assembly"</t>
+        </is>
+      </c>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
-        <v>1994</v>
+        <v>2020</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="7" t="inlineStr">
         <is>
-          <t>02002</t>
+          <t>01001</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000479391</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
-          <t>вул. Марини Раскової, 11</t>
+          <t>вул. Чикаленка Євгена, 9 - Г</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>+044(51)-641-41</t>
+          <t>+380(44)-592-05-75</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>Ipob71011@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R11" s="5"/>
+          <t>apemh-uma@ukr.net</t>
+        </is>
+      </c>
+      <c r="R11" s="5" t="inlineStr">
+        <is>
+          <t>www.umaedu.com.ua</t>
+        </is>
+      </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Бондар Ірина Ростиславівна</t>
+          <t>Сердюк Георгій Никандрович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Міжнародний інститут післядипломної освіти"</t>
+          <t>Товариство з обмеженою відповідальністю "Вищий навчальний заклад післядипломної освіти "Статус"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>4309</v>
+        <v>4357</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Міжнародний інститут післядипломної освіти"</t>
-[...2 lines deleted...]
-      <c r="E12" s="5"/>
+          <t>ТОВ "ВНЗПО "СТАТУС"</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>Limited liability company "Status"</t>
+        </is>
+      </c>
       <c r="F12" s="7"/>
       <c r="G12" s="6"/>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>01024</t>
+          <t>01601</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
           <t>UA80000000001078669</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Чикаленко Євгена, 20, офіс 65</t>
+          <t>вул. Велика Житомирська, 33 (офіс 440)</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>+38097(75)-022-57</t>
-[...3 lines deleted...]
-      <c r="R12" s="5"/>
+          <t>(050)3563908</t>
+        </is>
+      </c>
+      <c r="Q12" s="5" t="inlineStr">
+        <is>
+          <t>office.status.vnz@gmail.com</t>
+        </is>
+      </c>
+      <c r="R12" s="5" t="inlineStr">
+        <is>
+          <t>www.status-vnz.com</t>
+        </is>
+      </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Сивак Оксана Василівна</t>
+          <t>Ромашко Людмила Іллівна</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ОДОНТОМЕД"</t>
+          <t>Товариство з обмеженою відповідальністю "Інститут післядипломної освіти та бізнесу"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>7051</v>
+        <v>4259</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ОДОНТОМЕД"</t>
+          <t>ТОВ "ІПОБ"</t>
         </is>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
-        <v>2005</v>
+        <v>1994</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад післядипломної освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>02232</t>
+          <t>02002</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000479391</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Данькевича Костянтина, 10</t>
+          <t>вул. Марини Раскової, 11</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>(096)158-51-37</t>
+          <t>+044(51)-641-41</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>vvvrrr15@ukr.net</t>
+          <t>Ipob71011@gmail.com</t>
         </is>
       </c>
       <c r="R13" s="5"/>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Царук Сергій Григорович</t>
+          <t>Бондар Ірина Ростиславівна</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="inlineStr">
+        <is>
+          <t>Товариство з обмеженою відповідальністю "Міжнародний інститут післядипломної освіти"</t>
+        </is>
+      </c>
+      <c r="B14" s="6" t="n">
+        <v>4309</v>
+      </c>
+      <c r="C14" s="6"/>
+      <c r="D14" s="5" t="inlineStr">
+        <is>
+          <t>ТОВ "Міжнародний інститут післядипломної освіти"</t>
+        </is>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="5" t="inlineStr">
+        <is>
+          <t>Заклад післядипломної освіти</t>
+        </is>
+      </c>
+      <c r="I14" s="5" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="7" t="inlineStr">
+        <is>
+          <t>01024</t>
+        </is>
+      </c>
+      <c r="L14" s="7" t="inlineStr">
+        <is>
+          <t>UA80000000001078669</t>
+        </is>
+      </c>
+      <c r="M14" s="5" t="inlineStr">
+        <is>
+          <t>м. Київ</t>
+        </is>
+      </c>
+      <c r="N14" s="5" t="inlineStr">
+        <is>
+          <t>м. Київ</t>
+        </is>
+      </c>
+      <c r="O14" s="5" t="inlineStr">
+        <is>
+          <t>вул. Чикаленко Євгена, 20, офіс 65</t>
+        </is>
+      </c>
+      <c r="P14" s="5" t="inlineStr">
+        <is>
+          <t>+38097(75)-022-57</t>
+        </is>
+      </c>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T14" s="5" t="inlineStr">
+        <is>
+          <t>Сивак Оксана Василівна</t>
+        </is>
+      </c>
+      <c r="U14" s="8"/>
+      <c r="V14" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="inlineStr">
+        <is>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ОДОНТОМЕД"</t>
+        </is>
+      </c>
+      <c r="B15" s="6" t="n">
+        <v>7051</v>
+      </c>
+      <c r="C15" s="6"/>
+      <c r="D15" s="5" t="inlineStr">
+        <is>
+          <t>ТОВ "ОДОНТОМЕД"</t>
+        </is>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="6" t="n">
+        <v>2005</v>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t>Заклад післядипломної освіти</t>
+        </is>
+      </c>
+      <c r="I15" s="5" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="7" t="inlineStr">
+        <is>
+          <t>02232</t>
+        </is>
+      </c>
+      <c r="L15" s="7" t="inlineStr">
+        <is>
+          <t>UA80000000000093317</t>
+        </is>
+      </c>
+      <c r="M15" s="5" t="inlineStr">
+        <is>
+          <t>м. Київ</t>
+        </is>
+      </c>
+      <c r="N15" s="5" t="inlineStr">
+        <is>
+          <t>м. Київ</t>
+        </is>
+      </c>
+      <c r="O15" s="5" t="inlineStr">
+        <is>
+          <t>вул. Данькевича Костянтина, 10</t>
+        </is>
+      </c>
+      <c r="P15" s="5" t="inlineStr">
+        <is>
+          <t>(096)158-51-37</t>
+        </is>
+      </c>
+      <c r="Q15" s="5" t="inlineStr">
+        <is>
+          <t>vvvrrr15@ukr.net</t>
+        </is>
+      </c>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T15" s="5" t="inlineStr">
+        <is>
+          <t>Царук Сергій Григорович</t>
+        </is>
+      </c>
+      <c r="U15" s="8"/>
+      <c r="V15" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V13"/>
+  <autoFilter ref="A1:V15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>