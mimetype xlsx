--- v0 (2025-12-27)
+++ v1 (2026-05-15)
@@ -315,57 +315,57 @@
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
           <t>Державний професійно- технічний навчальний заклад "Ічнянський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>1851</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>ДПТНЗ "ІПАЛ"</t>
         </is>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>16703</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA74080030010061043</t>
         </is>