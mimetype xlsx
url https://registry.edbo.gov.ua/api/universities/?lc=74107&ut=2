--- v0 (2025-10-29)
+++ v1 (2026-05-15)
@@ -449,67 +449,71 @@
           <t>17500</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Прилуки</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Вокзальна, 1</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>+380(46)-376-45-03</t>
-[...2 lines deleted...]
-      <c r="Q3" s="5"/>
+          <t>+38(046)-376-45-03</t>
+        </is>
+      </c>
+      <c r="Q3" s="5" t="inlineStr">
+        <is>
+          <t>Larysa.Voronova@Ukrnafta.com</t>
+        </is>
+      </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>www.ukrnafta.com</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>В.О. НАЧАЛЬНИКА НАФТОГАЗОВИДОБУВНОГО УПРАВЛІННЯ "ЧЕРНІГІВНАФТОГАЗ" АТ "УКРНАФТА"</t>
+          <t>виконуючий обов'язки начальника Нафтогазовидобувного управління "Чернігівнафтогаз"</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Буланцов Віталій Сергійович</t>
+          <t>Рубан Ігор Григорович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Прилуцька автомобільна школа Чернігівської обласної організації Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>3249</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Прилуцька автомобільна школа ТСО України</t>
         </is>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>2000</v>
       </c>