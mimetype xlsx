--- v1 (2026-02-14)
+++ v2 (2026-05-01)
@@ -388,56 +388,56 @@
           <t>м. Чернігів</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 95</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(0462) 665-103</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>cstu@stu.cn.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>stu.cn.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Кальченко Володимир Віталійович</t>
+          <t>Новомлинець Олег Олександрович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Пенітенціарна академія України</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>850</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ПАУ</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Penitentiary Academy of Ukraine</t>
         </is>
       </c>