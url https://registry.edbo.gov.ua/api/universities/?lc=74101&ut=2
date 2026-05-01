--- v1 (2026-02-22)
+++ v2 (2026-05-01)
@@ -707,63 +707,59 @@
           <t>14007</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Чернігів</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>просп. Миру, 247</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>+046(26)-949-27</t>
+          <t>+38(093)-757-26-62;</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
-          <t>chpblcg@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>ChpbIcg@gmail.com</t>
+        </is>
+      </c>
+      <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Тимчасово виконуючий обов’язки директора</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Шевченко Євгеній Григорович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Чернігівський професійний ліцей залізничного транспорту" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>7241</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>