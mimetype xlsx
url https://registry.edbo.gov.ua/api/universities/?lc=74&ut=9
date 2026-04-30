--- v1 (2025-12-07)
+++ v2 (2026-04-30)
@@ -432,92 +432,92 @@
         <v>7007</v>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2024</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J3" s="5"/>
       <c r="K3" s="7" t="inlineStr">
         <is>
-          <t>14034</t>
+          <t>14017</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA74100390010054825</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Чернігів</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
-          <t>просп. М.Грушевського, 166-Б</t>
+          <t>вул. Мазепи Івана, 52</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>(063)053-44-30</t>
+          <t>+38(063)-053-44-30</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>utm.koledg@gmail.com</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Ляшенко Артем Костянтинович</t>
+          <t>Шестаковська Тетяна Леонідівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Фаховий коледж транспорту та комп`ютерних технологій Національного університету "Чернігівська політехніка"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>2646</v>
       </c>
       <c r="C4" s="6" t="n">
         <v>140</v>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>ВСП "ФКТКТ НУ "Чернігівська політехніка"</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Separated Subdivision «Applied College of Transport and Computer Technology of Chernihiv Polytechnic National University»</t>
@@ -1749,54 +1749,58 @@
           <t>16400</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA74040070010013105</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Борзна</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
           <t>вул. Олекси Десняка, 23</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+38(046)-532-11-06;</t>
-[...2 lines deleted...]
-      <c r="Q17" s="5"/>
+          <t>+38(046)-532-11-06</t>
+        </is>
+      </c>
+      <c r="Q17" s="5" t="inlineStr">
+        <is>
+          <t>borznateh@ukr.net</t>
+        </is>
+      </c>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Линник Віталій Володимирович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ «Козелецький фаховий коледж ветеринарної медицини Білоцерківського національного аграрного університету»</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>990</v>
       </c>
       <c r="C18" s="6" t="n">
         <v>362</v>
@@ -1835,63 +1839,59 @@
           <t>17000</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
           <t>UA74100190010032782</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>с-ще Козелець</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
           <t>вул. Сім'ї Розумовських, 41</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>(046)462-12-00, (046)464-15-96, (046)462-14-83</t>
+          <t>+380464641596; +380464621483;</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>techvet2@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>techvet@cg.ukrtel.net</t>
+        </is>
+      </c>
+      <c r="R18" s="5"/>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор коледжу</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
           <t>Редька Алла Іванівна</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>ОСТЕРСЬКИЙ ФАХОВИЙ КОЛЕДЖ БУДІВНИЦТВА ТА ДИЗАЙНУ</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>925</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>