--- v3 (2026-02-27)
+++ v4 (2026-04-16)
@@ -707,63 +707,59 @@
           <t>14007</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Чернігів</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>просп. Миру, 247</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>+046(26)-949-27</t>
+          <t>+38(093)-757-26-62;</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
-          <t>chpblcg@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>ChpbIcg@gmail.com</t>
+        </is>
+      </c>
+      <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Тимчасово виконуючий обов’язки директора</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Шевченко Євгеній Григорович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Чернігівський професійний ліцей залізничного транспорту" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>7241</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
@@ -1799,67 +1795,71 @@
           <t>17500</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Прилуки</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
           <t>вул. Вокзальна, 1</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>+380(46)-376-45-03</t>
-[...2 lines deleted...]
-      <c r="Q19" s="5"/>
+          <t>+38(046)-376-45-03</t>
+        </is>
+      </c>
+      <c r="Q19" s="5" t="inlineStr">
+        <is>
+          <t>Larysa.Voronova@Ukrnafta.com</t>
+        </is>
+      </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
           <t>www.ukrnafta.com</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>В.О. НАЧАЛЬНИКА НАФТОГАЗОВИДОБУВНОГО УПРАВЛІННЯ "ЧЕРНІГІВНАФТОГАЗ" АТ "УКРНАФТА"</t>
+          <t>виконуючий обов'язки начальника Нафтогазовидобувного управління "Чернігівнафтогаз"</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Буланцов Віталій Сергійович</t>
+          <t>Рубан Ігор Григорович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Прилуцька автомобільна школа Чернігівської обласної організації Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>3249</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>Прилуцька автомобільна школа ТСО України</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
         <v>2000</v>
       </c>
@@ -2383,55 +2383,63 @@
           <t>17332</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
           <t>UA74080150020098715</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>с-ще Дігтярі</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
           <t>вул. Центральна, 1</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>80463923346; 80463923399;</t>
-[...3 lines deleted...]
-      <c r="R26" s="5"/>
+          <t>+38(063)-220-52-85</t>
+        </is>
+      </c>
+      <c r="Q26" s="5" t="inlineStr">
+        <is>
+          <t>agrolicey32@gmail.com</t>
+        </is>
+      </c>
+      <c r="R26" s="5" t="inlineStr">
+        <is>
+          <t>https://dpal.cn.ua</t>
+        </is>
+      </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
           <t>Хітренко Михайло Володимирович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Державний професійно- технічний навчальний заклад "Ічнянський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
         <v>1851</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
@@ -2807,55 +2815,63 @@
           <t>16300</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
           <t>UA74100210010020106</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>с-ще Куликівка</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
           <t>вул. Миру, 43</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>80464321195;</t>
-[...3 lines deleted...]
-      <c r="R31" s="5"/>
+          <t>+38(804)-643-21-19</t>
+        </is>
+      </c>
+      <c r="Q31" s="5" t="inlineStr">
+        <is>
+          <t>kulpal43@gmail.com</t>
+        </is>
+      </c>
+      <c r="R31" s="5" t="inlineStr">
+        <is>
+          <t>http://kulpal.in.ua</t>
+        </is>
+      </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
           <t>Лисаченко Василь Васильович</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <t>Лосинівський міжшкільний ресурсний центр Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
         <v>3116</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>