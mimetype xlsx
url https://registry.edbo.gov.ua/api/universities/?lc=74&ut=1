--- v2 (2026-04-02)
+++ v3 (2026-05-25)
@@ -306,51 +306,51 @@
       </c>
       <c r="S1" s="4" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="T1" s="4" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>ЗАКЛАД ВИЩОЇ ОСВІТИ "УНІВЕРСИТЕТ ТРАНСФОРМАЦІЇ МАЙБУТНЬОГО"</t>
+          <t>ЗАКЛАД ВИЩОЇ ОСВІТИ "Університет трансформації майбутнього"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>7007</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>ЗВО “УТМ”</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t>HIGER EDUCATIONAL INSTITUTION "University of Future Transformation"</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>2024</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
@@ -360,51 +360,51 @@
         </is>
       </c>
       <c r="J2" s="5"/>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>14000</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA74100390010054825</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Чернігівська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Чернігів</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
-          <t>вул. Реміснича, 28</t>
+          <t>вул. Святомиколаївська, 19</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+38(063)-952-95-77</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>utmzvo@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://uft.in.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Президент</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Шестаковська Тетяна Леонідівна</t>
@@ -872,51 +872,51 @@
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Шестаковська Тетяна Леонідівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Чернігівський обласний інститут післядипломної педагогічної освіти імені К.Д. Ушинського</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>2735</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>ЧОІППО імені К.Д.Ушинського</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
-          <t>Chernihiv regional institute of post-graduate pedagogical education named after K.D.Ushynskyi</t>
+          <t>K. D. Ushynskyi Chernihiv Regional Institute of Postgraduate Pedagogical Education</t>
         </is>
       </c>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>2001</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t>Управління (головне управління) освіти і науки державної обласної адміністрації</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
           <t>14021</t>
         </is>