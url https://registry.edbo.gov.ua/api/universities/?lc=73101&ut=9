--- v0 (2025-10-19)
+++ v1 (2026-05-04)
@@ -586,578 +586,578 @@
         <is>
           <t>mistcv@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>http://art.cv.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Бобик Василь Васильович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Педагогічний фаховий коледж Чернівецького національного університету ім. Ю. Федьковича</t>
+          <t>Фаховий коледж Приватного вищого навчального закладу "Буковинський університет"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>1320</v>
-[...1 lines deleted...]
-      <c r="C5" s="6"/>
+        <v>1536</v>
+      </c>
+      <c r="C5" s="6" t="n">
+        <v>128</v>
+      </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
-          <t>Педагогічний фаховий коледж ЧНУ ім. Ю. Федьковича</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
-          <t>Pedagogical Professional College of Yurii Fedkovych Chernivtsi National University</t>
+          <t>College of Private Higher Educational Institution "Bukovinian University"</t>
         </is>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
-        <v>1940</v>
+        <v>2005</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J5" s="5"/>
       <c r="K5" s="7" t="inlineStr">
         <is>
-          <t>58002</t>
+          <t>58000</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Чернівецька обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
-          <t>вул. Жуковського Аркадія, 23</t>
-[...6 lines deleted...]
-      </c>
+          <t>вул. Дарвіна, 2А</t>
+        </is>
+      </c>
+      <c r="P5" s="5"/>
       <c r="Q5" s="5" t="inlineStr">
         <is>
-          <t>admin@pedkoledzh.cv.ua; pedkoledzh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bukuniver@bukuniver.edu.ua</t>
+        </is>
+      </c>
+      <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Палій Наталія Теодорівна</t>
+          <t>Морараш Галина Володимирівна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Фаховий коледж Приватного вищого навчального закладу "Буковинський університет"</t>
+          <t>Чернівецька філія Вищого приватного навчального закладу Львівський медичний фаховий коледж "МОНАДА"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>1536</v>
+        <v>6745</v>
       </c>
       <c r="C6" s="6" t="n">
-        <v>128</v>
+        <v>6742</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Чернівецька філія ВПНЗ Львівський медичний фаховий коледж "МОНАДА"</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
-          <t>College of Private Higher Educational Institution "Bukovinian University"</t>
+          <t>Chernivtsi branch Higher private educational institution Lviv medical professional college "MONADA"</t>
         </is>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J6" s="5"/>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>58000</t>
+          <t>58008</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Чернівецька обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
-          <t>вул. Дарвіна, 2А</t>
-[...2 lines deleted...]
-      <c r="P6" s="5"/>
+          <t>вул. Вишиваного Василя, 6</t>
+        </is>
+      </c>
+      <c r="P6" s="5" t="inlineStr">
+        <is>
+          <t>+037(25)-863-56</t>
+        </is>
+      </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
-          <t>bukuniver@bukuniver.edu.ua</t>
+          <t>monada.cv@gmail.com</t>
         </is>
       </c>
       <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Морараш Галина Володимирівна</t>
+          <t>Басараба Адріян Михайлович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Чернівецька філія Вищого приватного навчального закладу Львівський медичний фаховий коледж "МОНАДА"</t>
+          <t>Чернівецький індустріальний фаховий коледж</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>6745</v>
-[...3 lines deleted...]
-      </c>
+        <v>839</v>
+      </c>
+      <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
-          <t>Чернівецька філія ВПНЗ Львівський медичний фаховий коледж "МОНАДА"</t>
+          <t>ЧІФК</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>Chernivtsi branch Higher private educational institution Lviv medical professional college "MONADA"</t>
+          <t>Chernivtsi Industries Applied College</t>
         </is>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
-        <v>1998</v>
+        <v>1940</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J7" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K7" s="7" t="inlineStr">
         <is>
-          <t>58008</t>
+          <t>58000</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Чернівецька обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
-          <t>вул. Вишиваного Василя, 6</t>
+          <t>вул. Садова, 8</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>+037(25)-863-56</t>
+          <t>0372524956</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
-          <t>monada.cv@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R7" s="5"/>
+          <t>chikcv@gmail.com</t>
+        </is>
+      </c>
+      <c r="R7" s="5" t="inlineStr">
+        <is>
+          <t>www.chic.cv.ua</t>
+        </is>
+      </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Басараба Адріян Михайлович</t>
+          <t>Чернівчан Василь Ярославович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Чернівецький індустріальний фаховий коледж</t>
+          <t>Чернівецький кооперативний фаховий коледж економіки і права</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
-          <t>ЧІФК</t>
+          <t>ЧКФКЕП</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
-          <t>Chernivtsi Industries Applied College</t>
+          <t>Chernivtsi cooperative professional college of economy and law</t>
         </is>
       </c>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>1940</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Корпоративна</t>
         </is>
       </c>
       <c r="J8" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>ЧЕРНІВЕЦЬКА ОБЛАСНА СПІЛКА СПОЖИВЧИХ ТОВАРИСТВ (ОБЛСПОЖИВСПІЛКА)</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>58000</t>
+          <t>58003</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>Чернівецька обл.</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
-          <t>вул. Садова, 8</t>
+          <t>пров. 1-й провулок Кармелюка, 6</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
-          <t>0372524956</t>
+          <t>(0372)-53-05-92</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
-          <t>chikcv@gmail.com</t>
+          <t>chkepk@gmail.com</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
-          <t>www.chic.cv.ua</t>
+          <t>www.college.cv.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Чернівчан Василь Ярославович</t>
+          <t>Кошкаров Степан Андрійович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Чернівецький кооперативний фаховий коледж економіки і права</t>
+          <t>Чернівецький медичний фаховий коледж</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
-          <t>ЧКФКЕП</t>
+          <t>Чернівецький медичний фаховий коледж</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>Chernivtsi cooperative professional college of economy and law</t>
+          <t>Сhernivtsi medical applied college</t>
         </is>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
-        <v>1940</v>
+        <v>1811</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>Корпоративна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>ЧЕРНІВЕЦЬКА ОБЛАСНА СПІЛКА СПОЖИВЧИХ ТОВАРИСТВ (ОБЛСПОЖИВСПІЛКА)</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K9" s="7" t="inlineStr">
         <is>
-          <t>58003</t>
+          <t>58001</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Чернівецька обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
-          <t>пров. 1-й провулок Кармелюка, 6</t>
+          <t>вул. Героїв Майдану, 60</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>(0372)-53-05-92</t>
+          <t>+38(067)-305-30-53</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
-          <t>chkepk@gmail.com</t>
+          <t>Chern_medcollege@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
-          <t>www.college.cv.ua</t>
+          <t>http://www.medkol.cv.ua/</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Кошкаров Степан Андрійович</t>
+          <t>Кузик Фрозіна Василівна</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Чернівецький медичний фаховий коледж</t>
+          <t>Чернівецький педагогічний фаховий коледж імені Осипа Маковея</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>843</v>
+        <v>1320</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
-          <t>Чернівецький медичний фаховий коледж</t>
+          <t>Чернівецький педагогічний фаховий коледж ім. Осипа Маковея</t>
         </is>
       </c>
       <c r="E10" s="5" t="inlineStr">
         <is>
-          <t>Сhernivtsi medical applied college</t>
+          <t>Osyp Makovei Chernivtsi Pedagogical Professional College</t>
         </is>
       </c>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
-        <v>1811</v>
+        <v>1940</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J10" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Департамент освіти і науки Чернівецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>58001</t>
+          <t>58002</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Чернівецька обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
-          <t>вул. Героїв Майдану, 60</t>
+          <t>вул. Жуковського Аркадія, 23</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-305-30-53</t>
+          <t>+38(037)-252-28-50;</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
-          <t>Chern_medcollege@ukr.net</t>
+          <t>admin@pedkoledzh.cv.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
-          <t>http://www.medkol.cv.ua/</t>
+          <t>https://pedkoledzh.cv.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Кузик Фрозіна Василівна</t>
+          <t>Палій Наталія Теодорівна</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Чернівецький політехнічний фаховий коледж</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>844</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ЧПФК</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>Chernivtsi Polytechnic Applied College</t>
         </is>
       </c>
@@ -1541,55 +1541,63 @@
           <t>58001</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Чернівецька обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
           <t>вул. Гребінки, 16</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>38(037)-257-34-09</t>
-[...3 lines deleted...]
-      <c r="R15" s="5"/>
+          <t>+38(037)-257-34-09</t>
+        </is>
+      </c>
+      <c r="Q15" s="5" t="inlineStr">
+        <is>
+          <t>collegeofdesign.cv@gmail.com</t>
+        </is>
+      </c>
+      <c r="R15" s="5" t="inlineStr">
+        <is>
+          <t>https://designcollege.cv.ua</t>
+        </is>
+      </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
           <t>Гапей Алла Василівна</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 