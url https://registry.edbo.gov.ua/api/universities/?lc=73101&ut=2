--- v1 (2026-02-23)
+++ v2 (2026-05-08)
@@ -384,51 +384,51 @@
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Головна, 127</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+38(037)-252-53-55</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>vtu3@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://www.vpu3.cv.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Нікішина Олеся Валентинівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Вище професійне художнє училище №5 м. Чернівці</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>1798</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ВПХУ №5 м. Чернівці</t>
         </is>
       </c>
@@ -889,55 +889,63 @@
           <t>58020</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>Чернівецька обл.</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Хотинська, 47 Д</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
-          <t>546302;</t>
-[...3 lines deleted...]
-      <c r="R8" s="5"/>
+          <t>+38(037)-254-63-02</t>
+        </is>
+      </c>
+      <c r="Q8" s="5" t="inlineStr">
+        <is>
+          <t>chpml@ukr.net</t>
+        </is>
+      </c>
+      <c r="R8" s="5" t="inlineStr">
+        <is>
+          <t>chpml.cv.ua</t>
+        </is>
+      </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
           <t>Калетник Руслан Вікторович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Чернівецький обласний навчально-курсовий комбінат житлово-комунального господарства"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>5361</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>