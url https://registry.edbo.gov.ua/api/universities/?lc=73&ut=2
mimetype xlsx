--- v3 (2026-03-24)
+++ v4 (2026-05-22)
@@ -736,52 +736,58 @@
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>0372592305</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>chplzt14@ukr.net</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>https://chplzt.com.ua/</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Шморгун Віктор Михайлович</t>
         </is>
       </c>
-      <c r="U6" s="8"/>
-      <c r="V6" s="5"/>
+      <c r="U6" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V6" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Чернівецький професійний ліцей сфери послуг"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>1979</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "ЧПЛСП"</t>
         </is>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
         <v>1975</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -1157,52 +1163,58 @@
         <is>
           <t>вул. Фастівська, 30 А</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>(050)671-44-06</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>chernivciash@ukr.net</t>
         </is>
       </c>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Карунту Аркадій Порфирович</t>
         </is>
       </c>
-      <c r="U11" s="8"/>
-      <c r="V11" s="5"/>
+      <c r="U11" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V11" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Чернівецької області</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>4403</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>НМЦ ЦЗ та БЖД Чернівецької області</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>Educational methodical center of civil protection and safety of vital activity in Chernivtsi region</t>
         </is>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="6"/>
       <c r="H12" s="5" t="inlineStr">
         <is>
@@ -1593,52 +1605,58 @@
         <is>
           <t>вул. Південно-Кільцева, 8</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>0372 558 418,558428</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>vpur@ukr.net</t>
         </is>
       </c>
       <c r="R16" s="5"/>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
           <t>Одайський Савелій Іванович</t>
         </is>
       </c>
-      <c r="U16" s="8"/>
-      <c r="V16" s="5"/>
+      <c r="U16" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V16" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Чернівецький регіональний навчально-консультативний центр кадрів АПК</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>4332</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -1925,52 +1943,58 @@
         <is>
           <t>вул. Ліцейна, 1</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
           <t>0373120285; 0373120288</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
           <t>stav-licey@ukr.net</t>
         </is>
       </c>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Вепрюк Юрій Михайлович</t>
         </is>
       </c>
-      <c r="U20" s="8"/>
-      <c r="V20" s="5"/>
+      <c r="U20" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V20" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Герцаївська автомобільна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>6693</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t>Герцаївська АШ ТСО України</t>
         </is>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2356,57 +2380,57 @@
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
           <t>Комов Олександр Валерійович</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Кельменецький професійний ліцей</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>2086</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>Кельменецький ПЛ</t>
+          <t>КПЛ</t>
         </is>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>2004</v>
+        <v>1984</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Чернівецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
           <t>60100</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
           <t>UA73040030010052462</t>
         </is>
@@ -3109,52 +3133,58 @@
           <t>с. Ширівці</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
           <t>вул. Новоселицька, 12 А</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
           <t>+38(066)-701-87-87;</t>
         </is>
       </c>
       <c r="Q34" s="5"/>
       <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
           <t>Колодрібський Григорій Іванович</t>
         </is>
       </c>
-      <c r="U34" s="8"/>
-      <c r="V34" s="5"/>
+      <c r="U34" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V34" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:V34"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>