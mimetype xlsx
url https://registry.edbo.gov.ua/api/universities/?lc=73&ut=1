--- v2 (2026-03-15)
+++ v3 (2026-04-29)
@@ -825,56 +825,56 @@
           <t>58002</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Чернівецька обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>пл. Центральна, 7</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>+380(37)-251-11-58</t>
+          <t>+38(037)-251-11-58</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
-          <t>main@chtei-knteu.cv.ua</t>
+          <t>tei@chite.edu.ua</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>http://chite.edu.ua/</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Вдовічен Анатолій Анатолійович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>