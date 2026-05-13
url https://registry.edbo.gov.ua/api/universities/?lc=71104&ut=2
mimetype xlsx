--- v0 (2025-10-21)
+++ v1 (2026-05-13)
@@ -384,148 +384,142 @@
           <t>м. Золотоноша</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 33</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(047 37) 2 22 78</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>dnz_zpl@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/zololicey/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Короткий Костянтин Павлович</t>
+          <t>Логвин Роман Васильович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Черкаський навчальний центр Міністерства аграрної політики та продовольства України"</t>
+          <t>Державний професійно-технічний навчальний заклад "Черкаський навчальний центр "</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>5717</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "ЧЕРКАСЬКИЙ НАВЧАЛЬНИЙ ЦЕНТР"</t>
+          <t>ДПТНЗ "Черкаський навчальний центр"</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6"/>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
-          <t>Міністерство аграрної політики та продовольства України</t>
+          <t>Міністерство економіки, довкілля та сільського господарства України</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>19703</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA71040090010057400</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Золотоноша</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
-          <t>вул. 0091527, 48 Б</t>
+          <t>вул. Обухова, 48, Б</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>+047(37)-536-52</t>
+          <t>+38(047)-375-36-52</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>centre@zolo.ck.ua</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Богдан Сергій Іванович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Вакула Володимир Григорович</t>
+        </is>
+      </c>
+      <c r="U3" s="8"/>
+      <c r="V3" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>