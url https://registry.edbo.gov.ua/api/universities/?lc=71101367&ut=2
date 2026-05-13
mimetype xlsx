--- v1 (2025-12-15)
+++ v2 (2026-05-13)
@@ -360,56 +360,56 @@
           <t>Адміністрація Державної прикордонної служби України</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>19601</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA71080490020090727</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с-ще Оршанець</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
-          <t>вул. -, -</t>
+          <t>вул. підполковника Красніка, 1</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>0472333347</t>
+          <t>+38(047)-233-33-47</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>cherkasi_ncpms@pvu.gov.ua</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Начальник Головного центру підготовки особового складу Державної прикордонної служби України імені генерал-майора Ігоря Момота</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Явтушенко Віктор Іванович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Черкаське вище професійне училище будівельних технологій"</t>
@@ -452,51 +452,55 @@
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA71080490010259590</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Черкаси</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. В'ячеслава Чорновола, 168</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>+38(640)-432-69-12</t>
         </is>
       </c>
-      <c r="Q3" s="5"/>
+      <c r="Q3" s="5" t="inlineStr">
+        <is>
+          <t>ptu15@ukr.net</t>
+        </is>
+      </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>https://chvpubt.ck.ua/</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Саюн Олександр Васильович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Черкаської області</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">