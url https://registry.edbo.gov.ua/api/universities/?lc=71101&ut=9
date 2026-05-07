--- v1 (2026-02-12)
+++ v2 (2026-05-07)
@@ -840,58 +840,52 @@
         <is>
           <t>вул. Онопрієнка, 10</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>(097)625-98-29</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>cherkasy.college@gmail.com</t>
         </is>
       </c>
       <c r="R7" s="5"/>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Андрейчук Андрій Васильович</t>
         </is>
       </c>
-      <c r="U7" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U7" s="8"/>
+      <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Черкаський фаховий коледж харчових технологій та бізнесу</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>832</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>ЧФКХТБ</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>Cherkasy Applied College of Food Technology and Business</t>
         </is>
       </c>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>1963</v>
       </c>