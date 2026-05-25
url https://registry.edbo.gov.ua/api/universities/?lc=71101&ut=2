--- v1 (2026-03-14)
+++ v2 (2026-05-25)
@@ -522,56 +522,56 @@
           <t>Адміністрація Державної прикордонної служби України</t>
         </is>
       </c>
       <c r="K4" s="7" t="inlineStr">
         <is>
           <t>19601</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA71080490020090727</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>с-ще Оршанець</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
-          <t>вул. -, -</t>
+          <t>вул. підполковника Красніка, 1</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>0472333347</t>
+          <t>+38(047)-233-33-47</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>cherkasi_ncpms@pvu.gov.ua</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Начальник Головного центру підготовки особового складу Державної прикордонної служби України імені генерал-майора Ігоря Момота</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Явтушенко Віктор Іванович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Черкаське вище професійне училище"</t>
@@ -611,59 +611,63 @@
           <t>18030</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA71080490010015879</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Черкаси</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Подолінського, 20</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>+38(050)-130-56-40;</t>
+          <t>+38(047)-271-36-50</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>dnz.chvpu.21@gmail.com</t>
         </is>
       </c>
-      <c r="R5" s="5"/>
+      <c r="R5" s="5" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/dnz-chvpu-21</t>
+        </is>
+      </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>В. о. директора</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Березань Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Черкаське вище професійне училище будівельних технологій"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>1830</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
@@ -1058,52 +1062,58 @@
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>+380(47)-239-61-54</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>let@azot.ck.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>www.azot.ck.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Голова правління</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Скляров Віталій Леонідович</t>
         </is>
       </c>
-      <c r="U10" s="8"/>
-      <c r="V10" s="5"/>
+      <c r="U10" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V10" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "ОХОРОННА КОМПАНІЯ ПСБ"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>2016</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ПП "ОХОРОННА КОМПАНІЯ ПСБ"</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -1224,56 +1234,56 @@
           <t>м. Черкаси</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
           <t>вул. Смілянська, 118</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
           <t>(047)263-77-98</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
           <t>crkovg@ukr.net</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
           <t>crkovr.gov.ua</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>начальник Регіонального офісу водних ресурсів у Черкаській області</t>
+          <t>В. о. начальника Регіонального офісу водних ресурсів у Черкаській області</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Шведенко Микола Миколайович</t>
+          <t>Журавель Сергій Володимирович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Навчальний заклад "Черкаський навчально-курсовий комбінат"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>3896</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Навчальний заклад "Черкаський навчально-курсовий комбінат"</t>
         </is>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
         <v>2000</v>
       </c>