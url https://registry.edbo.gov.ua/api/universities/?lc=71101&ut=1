--- v1 (2026-01-08)
+++ v2 (2026-04-29)
@@ -1009,51 +1009,51 @@
           <t>бульв. Шевченка, 81</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>(0472) 37-21-42, (0472) 35-44-63</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>cic@cdu.edu.ua</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>https://cdu.edu.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>В. о. ректора</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Черевко Олександр Володимирович</t>
+          <t>Кирилюк Євгеній Миколайович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Черкаський факультет менеджменту і бізнесу Київського університету культури</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>1555</v>
       </c>
       <c r="C10" s="6" t="n">
         <v>310</v>
       </c>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>Черкаський факультет МіБ КУК</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">