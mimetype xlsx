--- v2 (2026-02-12)
+++ v3 (2026-05-04)
@@ -934,58 +934,52 @@
         <is>
           <t>вул. Онопрієнка, 10</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>(097)625-98-29</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>cherkasy.college@gmail.com</t>
         </is>
       </c>
       <c r="R8" s="5"/>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
           <t>Андрейчук Андрій Васильович</t>
         </is>
       </c>
-      <c r="U8" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U8" s="8"/>
+      <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Черкаський фаховий коледж харчових технологій та бізнесу</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>832</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ЧФКХТБ</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>Cherkasy Applied College of Food Technology and Business</t>
         </is>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>1963</v>
       </c>
@@ -1308,51 +1302,51 @@
           <t>м. Канів</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
           <t>вул. Іллєнка Юрія, 24</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
           <t>+38(047)-363-60-84</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
           <t>kaniv-uk@ukr.net</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
           <t>www.kukim.org</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Виконувач обов'язків директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Біліченко Володимир Петрович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Приватний навчальний заклад "Міжнародний фаховий коледж еколого-інформаційної та медичної безпеки Центрально-Європейського університету"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>540</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>ПНЗ "МФКЕІ та МБ ЦЄУ"</t>
         </is>
       </c>
@@ -2217,51 +2211,55 @@
       <c r="K22" s="7" t="inlineStr">
         <is>
           <t>20401</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
           <t>UA71020290010051536</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Тальне</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
           <t>вул. Замкова, 93</t>
         </is>
       </c>
-      <c r="P22" s="5"/>
+      <c r="P22" s="5" t="inlineStr">
+        <is>
+          <t>+38(097)-137-63-34</t>
+        </is>
+      </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
           <t>tbec@meta.ua</t>
         </is>
       </c>
       <c r="R22" s="5" t="inlineStr">
         <is>
           <t>http://tbec.org.ua</t>
         </is>
       </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
           <t>Андрющенко Андрій Миколайович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">