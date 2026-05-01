--- v2 (2026-02-13)
+++ v3 (2026-05-01)
@@ -611,63 +611,59 @@
           <t>18030</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA71080490010015879</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Черкаси</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Подолінського, 20</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>0472 713650</t>
+          <t>+38(050)-130-56-40;</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>dnz.chvpu.21@gmail.com</t>
         </is>
       </c>
-      <c r="R5" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>В. о. директора</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Березань Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Черкаське вище професійне училище будівельних технологій"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>1830</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
@@ -702,51 +698,55 @@
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA71080490010259590</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Черкаси</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. В'ячеслава Чорновола, 168</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>+38(640)-432-69-12</t>
         </is>
       </c>
-      <c r="Q6" s="5"/>
+      <c r="Q6" s="5" t="inlineStr">
+        <is>
+          <t>ptu15@ukr.net</t>
+        </is>
+      </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>https://chvpubt.ck.ua/</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Саюн Олександр Васильович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Черкаський професійний автодорожній ліцей"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
@@ -798,56 +798,56 @@
           <t>м. Черкаси</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Онопрієнка, 4</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>0472335346</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>dnzchpal@gmail.com</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>http://chpal.edukit.ck.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Філіпова Ольга Олексіївна</t>
+          <t>Сердюченко Ніна Михайлівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Комунальне підприємство "Черкасиелектротранс" Черкаської міської ради"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>3865</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>КП "ЧЕТС"</t>
         </is>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>2000</v>
       </c>
@@ -1570,148 +1570,142 @@
           <t>м. Золотоноша</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 33</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>(047 37) 2 22 78</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>dnz_zpl@ukr.net</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/zololicey/</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Короткий Костянтин Павлович</t>
+          <t>Логвин Роман Васильович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Черкаський навчальний центр Міністерства аграрної політики та продовольства України"</t>
+          <t>Державний професійно-технічний навчальний заклад "Черкаський навчальний центр "</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>5717</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "ЧЕРКАСЬКИЙ НАВЧАЛЬНИЙ ЦЕНТР"</t>
+          <t>ДПТНЗ "Черкаський навчальний центр"</t>
         </is>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6"/>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>Міністерство аграрної політики та продовольства України</t>
+          <t>Міністерство економіки, довкілля та сільського господарства України</t>
         </is>
       </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
           <t>19703</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA71040090010057400</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Золотоноша</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. 0091527, 48 Б</t>
+          <t>вул. Обухова, 48, Б</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+047(37)-536-52</t>
+          <t>+38(047)-375-36-52</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
           <t>centre@zolo.ck.ua</t>
         </is>
       </c>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Богдан Сергій Іванович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Вакула Володимир Григорович</t>
+        </is>
+      </c>
+      <c r="U17" s="8"/>
+      <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Канівське вище професійне училище"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>1775</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Канівське ВПУ"</t>
         </is>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
         <v>1975</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2604,52 +2598,58 @@
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
           <t>с-ще Буки</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
           <t>вул. Центральна, 2</t>
         </is>
       </c>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
           <t>Сасько Олена Миколаївна</t>
         </is>
       </c>
-      <c r="U28" s="8"/>
-      <c r="V28" s="5"/>
+      <c r="U28" s="8" t="n">
+        <v>46087</v>
+      </c>
+      <c r="V28" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Корсунь-Шевченківський професійний ліцей"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
         <v>1861</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "КШПЛ"</t>
         </is>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
         <v>1934</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2843,59 +2843,63 @@
           <t>19200</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
           <t>UA71060090010092249</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Жашків</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
           <t>вул. Перемоги, 38</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>093 473 16 29</t>
+          <t>+38(093)-473-16-29</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
           <t>oprofs38@ukr.net</t>
         </is>
       </c>
-      <c r="R31" s="5"/>
+      <c r="R31" s="5" t="inlineStr">
+        <is>
+          <t>https://zatp.licey.org.ua</t>
+        </is>
+      </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>Голова комісії з припинення</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
           <t>Сущенко Роман Володимирович</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <t>Жашківський районний спортивно-технічний клуб товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
         <v>4245</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
@@ -2920,72 +2924,72 @@
           <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
           <t>19200</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
           <t>UA71060090010092249</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
           <t>м. Жашків</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Леніна, 100</t>
+          <t>вул. Соборна, 100</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>+380(47)-476-38-96</t>
+          <t>+38(047)-476-38-96</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
           <t>dosafrstk@ukr.net</t>
         </is>
       </c>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Рахуба Олександр Михайлович</t>
+          <t>Коваленко Світлана Михайлівна</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Звенигородський центр підготовки і перепідготовки робітничих кадрів"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
         <v>1875</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t>ДВНЗ "Звенигородський ЦППРК"</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>State educational institution "Zvenigorod center for training and retraining the workforce"</t>
         </is>
       </c>
@@ -3368,58 +3372,52 @@
           <t>с. Майданецьке</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
           <t>вул. Гагаріна, 71</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
           <t>+096(22)-792-77</t>
         </is>
       </c>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
           <t>Якименко Ярослав Миколайович</t>
         </is>
       </c>
-      <c r="U37" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U37" s="8"/>
+      <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <t>Маньківський міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
         <v>3985</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t>Маньківський МНВК</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -3523,51 +3521,51 @@
           <t>20540</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
           <t>UA71020230010019172</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
           <t>с. Мокра Калигірка</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
           <t>вул. Шкільна, 21</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>(04742)9-99-01</t>
+          <t>+38(047)-429-99-01</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
           <t>mkpal@ukr.net</t>
         </is>
       </c>
       <c r="R39" s="5" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/brcpoy</t>
         </is>
       </c>
       <c r="S39" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
           <t>Кошолап Станіслав Васильович</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
@@ -3775,54 +3773,58 @@
           <t>20330</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
           <t>UA71060070090041081</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Черкаська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
           <t>с. Старі Бабани</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 110</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
-          <t>+380(97)-250-02-01</t>
-[...2 lines deleted...]
-      <c r="Q42" s="5"/>
+          <t>+38(097)-250-02-01</t>
+        </is>
+      </c>
+      <c r="Q42" s="5" t="inlineStr">
+        <is>
+          <t>snc92@ukr.net</t>
+        </is>
+      </c>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
           <t>Макаренко Анатолій Іванович</t>
         </is>
       </c>
       <c r="U42" s="8"/>
       <c r="V42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <t>Христинівський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
         <v>7191</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">