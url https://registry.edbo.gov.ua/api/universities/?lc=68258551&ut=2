--- v1 (2025-12-11)
+++ v2 (2026-05-16)
@@ -315,109 +315,113 @@
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Ярмолинецький агропромисловий центр професійної освіти"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>2399</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ДНЗ "Ярмолинецький АЦПО"</t>
         </is>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>32100</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA68040530010073509</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Хмельницька обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с-ще Ярмолинці</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
-          <t>вул. Пушкіна, 2</t>
+          <t>вул. Захисників України, 2</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(038)532-33-01, (038)533-03-05</t>
+          <t>+38(038)-532-33-01</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>jpl-2002@ukr.net</t>
         </is>
       </c>
-      <c r="R2" s="5"/>
+      <c r="R2" s="5" t="inlineStr">
+        <is>
+          <t>https://dnzyapcpo.km.ua/</t>
+        </is>
+      </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Нарольський Павло Володимирович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Професійно-технічний навчальний заклад Ярмолинецький районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>6997</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>