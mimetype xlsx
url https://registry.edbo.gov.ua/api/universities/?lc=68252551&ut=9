--- v0 (2025-10-25)
+++ v1 (2026-04-15)
@@ -369,51 +369,51 @@
           <t>31600</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA68020290010030473</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Хмельницька обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с-ще Чемерівці</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Центральна, 32</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(03859) 9 12 54, 9 11 01</t>
+          <t>+38(038)-599-12-54</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>med_chem@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>www.medchem.km.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Шерстюк Петро Ярославович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>