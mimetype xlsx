--- v0 (2025-10-25)
+++ v1 (2026-04-15)
@@ -371,51 +371,51 @@
           <t>32600</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA68020190010042454</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Хмельницька обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с-ще Нова Ушиця</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Подільська, 34</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>0384 73 00 67</t>
+          <t>+38(038)-473-00-67</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>nfk-pdatu@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>ntpu.org.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Хрустінський Віталій Борисович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>