--- v1 (2026-03-05)
+++ v2 (2026-05-25)
@@ -388,52 +388,58 @@
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+8(03842) 9-05-15</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>netishynpl23@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://netishyn-proflyceum.edukit.km.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Бабій Ольга Володимирівна</t>
         </is>
       </c>
-      <c r="U2" s="8"/>
-      <c r="V2" s="5"/>
+      <c r="U2" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V2" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Центр підготовки персоналу УБ ХАЕС"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>3994</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ТОВ "ЦПП УБ ХАЕС"</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2004</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>